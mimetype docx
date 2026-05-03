--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -848,177 +848,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the impact of extrinsic and intrinsic factors on aphid locomotion using a novel machine-learning based system to track insect behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El-Sayed Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832131v1</w:t>
+                <w:t xml:space="preserve">hal-05128815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArtSymbioCyc, a metabolic network database collection dedicated to arthropod symbioses: a case study, the tripartite cooperation in Sipha maydis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1067,543 +1050,560 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/msystems.00140-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the impact of extrinsic and intrinsic factors on aphid locomotion using a novel machine-learning based system to track insect behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum, and development of the ATFdb database, a resource for studies of transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (2), pp.381-389. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.104217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/2876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2024.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128815v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréline Lalouette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louveline Lepeule</w:t>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068990v1</w:t>
+                <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréline Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louveline Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127596v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPF signaling-dependent maintenance of metabolic homeostasis in the pea aphid is mediated by a highly selective ligand-receptor interaction and tissue-specific changes in NPF and NPFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Sayed Baz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (12), pp.e43504. </w:t>
@@ -2056,77 +2056,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and organ-specific patterns of expression of two metallothioneins in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louveline Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Chaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Frouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (2), pp.269. </w:t>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Self-Expressive Networks as a Generalization-Aware Tool to Model Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (5), pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2506,64 +2506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Symbiotic organs in insects: development, metabolism, and physiological regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Matsuura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,295 +3287,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738802v1</w:t>
+                <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">The Di-Symbiotic Systems in the Aphids Sipha maydis and Periphyllus lyropictus Provide a Contrasting Picture of Recent Co-Obligate Nutritional Endosymbiosis in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duport</w:t>
+                <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Peignier</w:t>
+                <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507324v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
               </w:r>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3734,64 +3734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wilms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (04), pp.2150022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3923,563 +3923,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627264v1</w:t>
+                <w:t xml:space="preserve">hal-03432050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the Gate of Mutualism: Identification of Genomic Traits Predisposing to Insect-Bacterial Symbiosis in Pathogenic Strains of the Aphid Symbiont Serratia symbiotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.660007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcimb.2021.660007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03297041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gaetani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Duport</w:t>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90782-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239008v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotype Affects the Capability of the Whitefly Bemisia tabaci MED Species To Feed and Oviposit on an Unfavorable Host Plant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro da Silva</w:t>
+                <w:t xml:space="preserve">A. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.11068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00730-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90782-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432050v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
@@ -4593,377 +4593,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
+                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618254v1</w:t>
+                <w:t xml:space="preserve">hal-03052353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Sawfly genomes reveal evolutionary acquisitions that fostered the mega-radiation of parasitoid and eusocial Hymenoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Philip Oeyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Beukeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Bornberg-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (51), pp.32545-32556. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1099-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2013847117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052353v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft Genome Sequences of Two Cultivable Strains of the Bacterial Symbiont Serratia symbiotica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bearzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (10), pp.e01579-19. </w:t>
@@ -5269,77 +5269,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (10), pp.781-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Greimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5501,191 +5501,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+                <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+                <w:t xml:space="preserve">hal-01905508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5720,240 +5720,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1720237115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Colella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.01498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905508v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements reveal a fine-tuning of symbiotic cell dynamics according to the host developmental needs in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,51 +5961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.19967. </w:t>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of phenylalanine hydroxylase reduces adult lifespan and fecundity, and impairs embryonic development in parthenogenetic pea aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,64 +6604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the regulatory elements and links with intrinsic DNA structural properties in the shrunken genome of Buchnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,51 +6829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic reappraisal of symbiotic function in the aphid/buchnera symbiosis: reduced transporter sets and variable membrane organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7225,873 +7225,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insight into the amino acid relations of the pea aphid, Acyrthosiphon pisum, with its symbiotic bacterium Buchnera aphidicola.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and dynamics of the operon map of Buchnera aphidicola sp. strain APS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. C. Wilson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00942.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (666), pp.666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539196v1</w:t>
+                <w:t xml:space="preserve">hal-00632959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic insight into the amino acid relations of the pea aphid, Acyrthosiphon pisum, with its symbiotic bacterium Buchnera aphidicola.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D. Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 Suppl 2 (S2), pp.249-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00942.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459970v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of the operon map of Buchnera aphidicola sp. strain APS.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Gautier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (666), pp.666. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632959v1</w:t>
+                <w:t xml:space="preserve">hal-00459970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un vieux couple inséparable à la conquête des plantes vasculaires : le puceron et Buchnera, sa bactérie symbiotique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic analysis of the symbiotic function of Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Viñuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (11), pp.1034-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657684v1</w:t>
+                <w:t xml:space="preserve">hal-00445861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host developmental age on the transcriptome of the symbiotic bacterium Buchnera aphidicola in the pea aphid (Acyrthosiphon pisum).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Un vieux couple inséparable à la conquête des plantes vasculaires : le puceron et Buchnera, sa bactérie symbiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (5), pp.78-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01472-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00445867v1</w:t>
+                <w:t xml:space="preserve">hal-02657684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic analysis of the symbiotic function of Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Brinza</w:t>
+                <w:t xml:space="preserve">Impact of host developmental age on the transcriptome of the symbiotic bacterium Buchnera aphidicola in the pea aphid (Acyrthosiphon pisum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bermingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.007⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (22), pp.7294-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01472-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445861v1</w:t>
+                <w:t xml:space="preserve">hal-00445867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of the links between gene transcription and chromosomal organization in the highly reduced genome of Buchnera aphidicola.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Viñuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,64 +8181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different levels of transcriptional regulation due to trophic constraints in the reduced genome of Buchnera aphidicola APS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,64 +8423,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codon usage bias and tRNA over-expression in Buchnera aphidicola after aromatic amino acid nutritional stress on its host Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,64 +8592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116, pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8674,64 +8674,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique des puces à ADN et application à l'analyse du transcriptome de Buchnera aphidicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8812,77 +8812,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSO : Research on Optimized Oligonucleotide Probes for Microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Beslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8924,64 +8924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 35mer amino-modified oligonucleotide based microarray with bacterial samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9409,64 +9409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
@@ -9614,402 +9614,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Tirlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
+              <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290694v1</w:t>
+                <w:t xml:space="preserve">hal-05290690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des BCR dans le contrôle de la symbiose chez Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wébinaire des Rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417617v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for key regulators of endogenous viruses replication in ichneumonid wasps through differential gene expression analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Rôle des BCR dans le contrôle de la symbiose chez Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Entomophagous Insects Conference (IEIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">Wébinaire des Rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290690v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of G. fossarum: a genomic toolkit to investigate endocrine and metabolic disruption in amphipod sentinel species</w:t>
               </w:r>
@@ -10364,359 +10364,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+                <w:t xml:space="preserve">hal-04805333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of interactions between bed bugs and their symbionts Wolbachia and BEV-like</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805333v1</w:t>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
@@ -10771,51 +10771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10870,51 +10870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11047,51 +11047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
@@ -11245,51 +11245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions in the context of symbiotic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERATO (Evolving Symbiosis Project International Seminar Series)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ryuichi Koga et Takema Fukatsu, May 2023, Webinar, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11314,51 +11314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,777 +11433,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Henri</w:t>
+                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524543v1</w:t>
+                <w:t xml:space="preserve">hal-04670574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524595v1</w:t>
+                <w:t xml:space="preserve">hal-04524579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyrthosiphon pisum tissue-specific gene regulatory network inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Cruché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670574v1</w:t>
+                <w:t xml:space="preserve">hal-04524543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">A genome-wide annotation of transcription factors in the pea aphid, Acyrthosiphon pisum, and the related database, ATFdb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524579v1</w:t>
+                <w:t xml:space="preserve">hal-04524595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea aphid Acyrtosiphon pisum, an emerging model for developmental and evolutionary studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Donckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional and emerging experimental organisms in cell and developmental biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Company of Biologists, Sep 2023, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785423v1</w:t>
+                <w:t xml:space="preserve">hal-04670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The pea aphid Acyrtosiphon pisum, an emerging model for developmental and evolutionary studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Unconventional and emerging experimental organisms in cell and developmental biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Company of Biologists, Sep 2023, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670572v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12211,51 +12211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -12310,64 +12310,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12386,907 +12386,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pea aphid, Acyrthosiphon pisum: an emerging genomic model to study the cellular and molecular bases of bacterial symbiosis in insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th BioSciences SFR Day: Top Models in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Biosciences, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783527v1</w:t>
+                <w:t xml:space="preserve">hal-04783124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741301v1</w:t>
+                <w:t xml:space="preserve">hal-04889858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de régulation géniques : Méthodes d'inférence et questions biologiques dans le modèle puceron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première rencontre SPE et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE département SPE, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783124v1</w:t>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes d'apprentissage automatique pour la reconstruction et modélisation de réseaux géniques développementaux chez les bactériocytes d'insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire Métaprogramme DIGIT-BIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889858v1</w:t>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The bacteriocyte: a biological innovation to sustain and control bacterial symbionts in insect nutritional symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+              <w:t xml:space="preserve">Invited seminar at UMR 754 IVPC-SFR Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633233v1</w:t>
+                <w:t xml:space="preserve">hal-04670597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Loth</w:t>
+                <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+                <w:t xml:space="preserve">hal-04670590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacteriocyte: a biological innovation to sustain and control bacterial symbionts in insect nutritional symbioses</w:t>
+                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar at UMR 754 IVPC-SFR Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670597v1</w:t>
+                <w:t xml:space="preserve">hal-03741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte differentiation and cell death in the aphid/Buchnera symbiotic system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">The pea aphid, Acyrthosiphon pisum: an emerging genomic model to study the cellular and molecular bases of bacterial symbiosis in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">14th BioSciences SFR Day: Top Models in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Biosciences, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670590v1</w:t>
+                <w:t xml:space="preserve">hal-04783527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13479,64 +13479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The assembly of the rice weevil Sitophilus oryzae is dominated by transposable elements and shades light on the evolution of endosymbiosis in a major crop pest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,631 +13585,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable laser‑based technology for insect pest control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Détection de pucerons par imagerie hyperspectrale en conditions de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dufour</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Clavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Software and e-Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, France. pp.11068</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772105v1</w:t>
+                <w:t xml:space="preserve">hal-04772039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of symbionts in insects’ ecological diversification: cytotype influences exploitation of an unfavorable host plant in the whitefly Bemisia tabaci (Hemiptera: Aleyrodidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630485v1</w:t>
+                <w:t xml:space="preserve">hal-03514239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de pucerons par imagerie hyperspectrale en conditions de laboratoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+                <w:t xml:space="preserve">Role of symbionts in insects’ ecological diversification: cytotype influences exploitation of an unfavorable host plant in the sap-feeder Bemisia tabaci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">DECRYPthèse E2M2 Edition 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772039v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of symbionts in insects’ ecological diversification: cytotype influences exploitation of an unfavorable host plant in the whitefly Bemisia tabaci (Hemiptera: Aleyrodidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro da Silva</w:t>
+                <w:t xml:space="preserve">Sustainable laser‑based technology for insect pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaetani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaires du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Software and e-Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, France. pp.11068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514239v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of symbionts in insects’ ecological diversification: cytotype influences exploitation of an unfavorable host plant in the sap-feeder Bemisia tabaci</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensemble Learning Based Gene Regulatory Network Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECRYPthèse E2M2 Edition 20</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Washington, United States. pp.113-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514227v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Regulatory Network Inference Using Ensembles of Predictors</w:t>
               </w:r>
@@ -14221,51 +14221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2021, Virtual event, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14415,90 +14415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for high plasticity and modularity of the Inhibitor of APoptosis (IAP) repertoire in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited seminar at University of Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14786,51 +14786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14872,51 +14872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bacteriocyte: “chamber of secrets” of insect-bacterial symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Life Institute - Université Catholique de Louvain, séminaire invité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14967,51 +14967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st IEEE International Conference on Tools with Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Portland, Oregon, United States. pp.1065-1072, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15170,51 +15170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and die another way for aphid bacteriocytes: new secrets of an ancient insect-bacterial symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd annual meeting of Japan-France Plant-Insect-Symbiont Interaction network (PISI-net)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15403,51 +15403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15623,51 +15623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15854,540 +15854,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AphidCyc, une collection de bases de données métaboliques dédiée à l'étude et la comparaison du métabolisme chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+                <w:t xml:space="preserve">hal-03510642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidCyc, une collection de bases de données métaboliques dédiée à l'étude et la comparaison du métabolisme chez les pucerons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510642v1</w:t>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16468,51 +16468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16593,51 +16593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16705,51 +16705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16830,51 +16830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16955,64 +16955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of symbiosis: from partners’ genomics to physiology of interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17205,51 +17205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements and cell imaging reveal a fine-tuning of endosymbiont and bacteriocyte cell dynamics during aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17257,51 +17257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK – France joint meeting on Aphids (Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés – Aphids Special Interest Group of Royal Entomological Sociaty)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
@@ -17330,51 +17330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des dynamiques cellulaires entre bactériocytes et endosymbiotes au cours du développement des insectes : Une nouvelle approche par cytométrie en flux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17382,51 +17382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables (REID). Montferrier/ Lez, FRA., Mar 2015, Villeurbanne, France</w:t>
@@ -17455,90 +17455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific body compartment phenotypes induced by dsRNA treatments in the pea aphid: the cathepsin-L and phenylalanine hydroxylase examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17563,271 +17563,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513906v1</w:t>
+                <w:t xml:space="preserve">hal-02795335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss-Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795335v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SymbAphidBase : une base de données nouvelle dédiée aux symbiotes de pucerons pour stocker et visualiser les génomes séquencés en standardisant leurs annotations</w:t>
               </w:r>
@@ -17865,51 +17865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France. 1 p</w:t>
@@ -17990,51 +17990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
@@ -18115,51 +18115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GRREMI (Groupe Régional de Recherche en Microbiologie des Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -18240,51 +18240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
@@ -18365,51 +18365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires en Biophysique et Biologie Moléculaire de la Cellule et du Développement, Dipartimento di Fisiologia e Biochimica, Università di Pisa / Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pisa, Italy</w:t>
@@ -18438,77 +18438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, gene expression regulation and DNA structural properties in the shrunken genome of Buchnera, the endosymbiont of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18585,51 +18585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18723,51 +18723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Guiderdoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
@@ -18796,90 +18796,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key genes for symbiosis and development in an emerging genomic model, the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité au Dipartimento di Fisiologia e Biochimica, Università di Pisa / Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universita degli studi di Pisa. Dipartimento di Fisiologia e Biochimica, Pisa, ITA., 2012, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18917,64 +18917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génomique des éléments régulateurs et des propriétés structurales intrinsèques de l'ADN dans le génome réduit de Buchnera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2012, Villeurbanne, France. 22 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18993,333 +18993,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réévaluation génomique de la fonction de transport chez Buchnera, endocytobiote des pucerons : une faible diversité de transporteurs et une organisation membranaire variable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vicente Pérez-Brocal</w:t>
+                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Réunion Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808863v1</w:t>
+                <w:t xml:space="preserve">hal-00748785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">Réévaluation génomique de la fonction de transport chez Buchnera, endocytobiote des pucerons : une faible diversité de transporteurs et une organisation membranaire variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araceli Lamelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Pérez-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Réunion Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748785v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration génomique et fonctionnelle des insectes et de leurs partenaires symbiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19387,64 +19387,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of transcription units in the reductive evolution of the genome of Buchnera aphidicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symbiosis Society Congress (6 ISS 2009) Madison, Wisconsin USA, August 9-15 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19463,51 +19463,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
+                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
@@ -19542,1073 +19542,1073 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814211v1</w:t>
+                <w:t xml:space="preserve">hal-02755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Genoplante 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231279v1</w:t>
+                <w:t xml:space="preserve">hal-02824684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insight into the amino acid relations of the pea aphid with its symbiotic bacterium Buchnera aphidicola</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xylem consumption response to osmotic stress in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ashton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">J. Pompon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Quiring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009), Catania, juin 2009, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Italy</w:t>
+              <w:t xml:space="preserve">Annual meeting, Entomological Society of Canada, Winnipeg - Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497625v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of combining genome annotation and systems level modeling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G.H. Thomas</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2", Barcelona, Espagne, Juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Spain</w:t>
+              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498405v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821530v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Genomic insight into the amino acid relations of the pea aphid with its symbiotic bacterium Buchnera aphidicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.C. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ashton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009), Catania, juin 2009, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818835v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylem consumption response to osmotic stress in aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Goyer</w:t>
+                <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting, Entomological Society of Canada, Winnipeg - Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Canada</w:t>
+              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496044v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
+              <w:t xml:space="preserve">3. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie Fonctionnelle, Insectes et Interactions (0203)., Oct 2010, Lyon, France. n. p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755293v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Condemine</w:t>
+                <w:t xml:space="preserve">The power of combining genome annotation and systems level modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakabachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">G.H. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genoplante 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2", Barcelona, Espagne, Juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824684v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
@@ -20633,51 +20633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20719,77 +20719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome organization and gene expression regulation in Buchnera aphidicola, the obligate intracellular bacteria of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Annual Meeting of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entomological Society of America (ESA). Annapolis, MD, USA., Dec 2010, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20808,1096 +20808,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Acyrthosiphon pisum Cyc database (AcypiCyc) created using a novel BioCyc Annotation Database System (CycADS): a useful tool to explore and study the pea aphid metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bendridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2, Barcelona, Espagne, juin 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498411v1</w:t>
+                <w:t xml:space="preserve">hal-00391499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisumCyc database) and CycADS (CycAnnotation Database System) : moving from genome sequence annotation to metabolic network analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) and CycADS (Cyc Annotation Database System): moving from genome sequence annotation to metabolic network analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, juin 2009, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815123v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins en acides aminés des embryons de femelles parthénogénétiques du puceron du pois.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Colella</w:t>
+                <w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Information Systems for Insect Pests, Rennes, FRANCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511624v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) : a model database to visualize and study the metabolic network underlying the pea aphid-Buchnera symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Madison, août 2009, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Duport, G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Aphids (8 ISA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Catania, juin 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic requirements in essential amino acids in parthenogenetic pea aphid embryos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">The Acyrthosiphon pisum Cyc database (AcypiCyc) created using a novel BioCyc Annotation Database System (CycADS): a useful tool to explore and study the pea aphid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Bermingham</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">5th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 2, Barcelona, Espagne, juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391499v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CycADS: an annotation management system for the development and update of BioCyc metabolic network databases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Besoins en acides aminés des embryons de femelles parthénogénétiques du puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Information Systems for Insect Pests, Rennes, FRANCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496032v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisum Cyc database) and CycADS (Cyc Annotation Database System): moving from genome sequence annotation to metabolic network analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">AcypiCyc (Acyrthosiphon pisumCyc database) and CycADS (CycAnnotation Database System) : moving from genome sequence annotation to metabolic network analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Aphids (8 ISA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Catania (Italie), juin 2009, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, juin 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391280v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un vieux couple à la conquête des plantes vasculaires : le puceron et sa bactérie symbiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21929,208 +21929,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris (France), janvier 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391259v1</w:t>
+                <w:t xml:space="preserve">hal-00391156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22149,1057 +22149,1057 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA AgroBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux (France), décembre 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Knibbe</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris (France), janvier 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391156v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc): from genome sequence to metabolic network analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Villeurbanne, France. 12 diapos</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon (France), novembre 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822501v1</w:t>
+                <w:t xml:space="preserve">hal-00391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Annotation of metabolism genes: towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">4th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Princetown (USA), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391271v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc) : from genome sequence to metabolic network analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA AgroBI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bordeaux, décembre 2008, France</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, novembre 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824972v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc) : from genome sequence to metabolic network analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Les réseaux métaboliques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon, novembre 2008, France</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Villeurbanne (France), juillet 2008, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821711v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation de la « fonction symbiotique » de Buchnera aphidicola chez le puceron du pois Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réunion du Réseau Français de Biologie Adaptative des Pucerons. FRA., Jan 2008, Paris, France. 9 diapos</w:t>
+              <w:t xml:space="preserve">Séminaire INRA AgroBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bordeaux, décembre 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820252v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of metabolism genes: towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Interactions trophiques dans la symbiose puceron - Buchnera : Régulations transcriptionnelles de la réponse à la carence en acides aminés essentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Princetown (USA), juillet 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">1. Réunion Réseau Français de Biologie Adaptative des Pucerons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réunion du Réseau Français de Biologie Adaptative des Pucerons. FRA., Jan 2008, Paris, France. 9 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391279v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Acyrthosiphon pisum Cyc database (ApsCyc): from genome sequence to metabolic network analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Evolution des organismes bactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Knibbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lyon (France), novembre 2008, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Journée INSA de Lyon "BioIngénierie / Sciences et Ingénierie du Vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Villeurbanne, France. 12 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391519v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23248,325 +23248,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of gene expression in the aphid-Buchnera symbiosis: the role of Buchnera in the nutrition of aphid embryos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">IGOIM, une méthode d'inférence de réseaux génétiques utilisant l'information mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2007 (SEB 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Glasgow (UK), avril 2007, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM) - Journée satellite "Analyse statistique du transcriptome"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille (France), juillet 2007, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391155v1</w:t>
+                <w:t xml:space="preserve">hal-00391258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGOIM, une méthode d'inférence de réseaux génétiques utilisant l'information mutuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of gene expression in the aphid-Buchnera symbiosis: the role of Buchnera in the nutrition of aphid embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Brinza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Charles</w:t>
+                <w:t xml:space="preserve">T. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM) - Journée satellite "Analyse statistique du transcriptome"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille (France), juillet 2007, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2007 (SEB 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Glasgow (UK), avril 2007, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391258v1</w:t>
+                <w:t xml:space="preserve">hal-00391155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of expression following nutritional stresses in the reduced genome of Buchnera aphidicola, &amp;quot;Is there any life left?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminarios del Institut Cavanilles de Biodiversitat i Biologia Evolutiva (ICBiBE) - Univ. Valencia (ESP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Valencia (Espagne), juin 2007, France. pp.1-1</w:t>
@@ -23608,51 +23608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation de la relation entre niveau d'expression des gènes et organisation du chromosome chez Buchnera aphidicola, symbiote primaire des pucerons : exemple d'un génome réduit mais non dégénéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23733,51 +23733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23839,320 +23839,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation génétique et métabolique chez Buchnera aphidicola (AgroBi 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Approaches for the Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, France</w:t>
+              <w:t xml:space="preserve">Journée INRA-INRIA "Insertion des mathématiques dans les approches biologiques : du gène à l'organisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon (France), décembre 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506911v1</w:t>
+                <w:t xml:space="preserve">hal-00391289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic interactions between the bacterium Buchnera aphidicola and its obligate symbiotic partner, the pea aphid: nutritional studies combined with transcriptome analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Remond</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391524v1</w:t>
+                <w:t xml:space="preserve">hal-00391262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchnera aphidicola, endocytobiote du puceron : transcriptome d'un génome &amp;quot;dégénéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24214,320 +24214,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic interactions between the bacterium Buchnera aphidicola and its obligate symbiotic partner, the pea aphid: nutritional studies combined with transcriptome analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Relationship between gene expression and genome properties in Buchnera aphidicola, the primary endosymbiont of the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Febvay</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symbiosis Society (ISS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienna (Autriche), août 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391262v1</w:t>
+                <w:t xml:space="preserve">hal-00391524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation génétique et métabolique chez Buchnera aphidicola (AgroBi 2006)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée INRA-INRIA "Insertion des mathématiques dans les approches biologiques : du gène à l'organisme"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon (France), décembre 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Theoretical Approaches for the Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391289v1</w:t>
+                <w:t xml:space="preserve">hal-00506911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial transcriptomic patterns in the genome of the endosymbiotic bacterium Buchnera aphidicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24589,946 +24589,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Vinuelas</w:t>
+                <w:t xml:space="preserve">Bioinformatics analysis of the nucleoid associated protein FIS in Buchnera aphidicola, the intracellular symbiotic bacteria of aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Groppi</w:t>
+                <w:t xml:space="preserve">C. Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barre</w:t>
+                <w:t xml:space="preserve">E. Leproult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA "Apports de la génomique à la physiologie et la pathologie de l'insecte"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier (France), mars 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon (France), novembre-décembre 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391267v1</w:t>
+                <w:t xml:space="preserve">hal-00391257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinformatics analysis of the nucleoid associated protein FIS in Buchnera aphidicola, the intracellular symbiotic bacteria of aphids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Leproult</w:t>
+                <w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paun</w:t>
+                <w:t xml:space="preserve">A. Groppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. da Silva</w:t>
+                <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Post-Genomics - IPG'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon (France), novembre-décembre 2006, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Colloque INRA "Apports de la génomique à la physiologie et la pathologie de l'insecte"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier (France), mars 2006, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391257v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomewide transcriptional changes associated with nutritional alterations affecting phenylalanine and tyrosine metabolism in Buchnera aphidicola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Transcriptional responses of Buchnera aphidicola to combined amino acid and osmotic stress in the diet of its symbiotic partner, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinuelas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon (France), juillet 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">COST853: Agricultural Biomarkers for Array-Technology - Combined WG4 &amp; WG5 meetings "Chip production and analysis, and environmental monitoring"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon (France), novembre 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391274v1</w:t>
+                <w:t xml:space="preserve">hal-00391276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse transcriptomique de la réponse de Buchnera aphidicola à un stress métabolique subi par son hôte le puceron du pois, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumitru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S233</w:t>
+              <w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon (France), janvier 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391503v1</w:t>
+                <w:t xml:space="preserve">hal-00391260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptomique de la réponse de Buchnera aphidicola à un stress métabolique subi par son hôte le puceron du pois, Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchounikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Reseau Ecologie et Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon (France), janvier 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391260v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITRANS: a web information system for microarray experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Genomewide transcriptional changes associated with nutritional alterations affecting phenylalanine and tyrosine metabolism in Buchnera aphidicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Congress of the European Federation for Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Genève (Suisse), août-septembre 2005, France. pp.33-38</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon (France), juillet 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391450v1</w:t>
+                <w:t xml:space="preserve">hal-00391274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of Buchnera aphidicola to combined amino acid and osmotic stress in the diet of its symbiotic partner, Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Of lice and plants: metabolite flows in the trophic pathway of phloem feeding insects as analysed through genomic and EST data from the aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vinuelas</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST853: Agricultural Biomarkers for Array-Technology - Combined WG4 &amp; WG5 meetings "Chip production and analysis, and environmental monitoring"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon (France), novembre 2005, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting 2005 (SEB 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona (Espagne), juillet 2005, France. pp.S233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391276v1</w:t>
+                <w:t xml:space="preserve">hal-00391503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchnera aphidicola: evidences for transcriptional regulation in a degenerated genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Post-Genomics - IPG'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon (France), novembre-décembre 2005, France. pp.1-1</w:t>
@@ -25557,51 +25557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global transcriptional responses of Buchnera aphidicola to aromatic amino acid limitation in the diet of its symbiotic partner, the phloem sap feeding insect Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25682,64 +25682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression measurements with microarray technology in bacteria: transcriptomic analysis af the symbiotic bacteria, Buchnera aphidicola, in nutritional stress conditions of its aphid host Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM) - Journée satellite Vicanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon (France), juillet 2005, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25758,342 +25758,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of probe sequence and strand lenght on the morphology and structuration of DNA chip</w:t>
+                <w:t xml:space="preserve">Influence of sequence and strand length on the structuration of DNA-chip.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano 8 : 8. International Conference of nanometer scale science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Nano-8, 8th International Conference on Nanometer Scale Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506638v1</w:t>
+                <w:t xml:space="preserve">hal-04924419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sequence and strand length on the structuration of DNA-chip.</w:t>
+                <w:t xml:space="preserve">Influence of probe sequence and strand lenght on the morphology and structuration of DNA chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Rouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Phaner-Goutorbe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-8, 8th International Conference on Nanometer Scale Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Nano 8 : 8. International Conference of nanometer scale science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924419v1</w:t>
+                <w:t xml:space="preserve">hal-03506638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de Buchnera, la bactérie symbiotique intracellulaire des pucerons : une approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
@@ -26148,64 +26148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Al Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26318,51 +26318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26523,721 +26523,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the impact of microbiota xenobiotic interactions on the mosquito metabolome through clustering-based analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Meiffren</w:t>
+                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EVOLYON 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137853v1</w:t>
+                <w:t xml:space="preserve">hal-05290683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Marteau</w:t>
+                <w:t xml:space="preserve">Unraveling the impact of microbiota xenobiotic interactions on the mosquito metabolome through clustering-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261758v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolution of Inhibitors of apoptosis (IAPs) in early metazoans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GReNaDIne+: Generalization-Aware Gene Regulatory Networks Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Cruché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matis Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLYON 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computational Methods in Systems Biology, CMSB 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290683v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Billet</w:t>
+                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169446v1</w:t>
+                <w:t xml:space="preserve">hal-04702878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Venin de la fourmi Tetramorium bicarinatum : découverte d'un peptide original neuroactif chez les insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Barassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jouvensal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">52ème Congrès du Groupe Français de Recherches sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702878v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin and AKH signaling during development and under nutritional stress in the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozef Vanden Broeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Rencontres du Réseau de Biologie Adaptative des Pucerons et Organismes Associées (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27288,64 +27288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Paradan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27377,527 +27377,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neprilysin 1 controls SIFamide Levels to Regulate Feeding-related Behavior in Drosophila melanogaster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Riemensperger</w:t>
+                <w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783950v1</w:t>
+                <w:t xml:space="preserve">hal-04805370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Neprilysin 1 controls SIFamide Levels to Regulate Feeding-related Behavior in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Sayed Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pons Vizcarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Vulsteke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie de Groef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riemensperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">27th European Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633269v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Fakhour</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524568v1</w:t>
+                <w:t xml:space="preserve">hal-04633269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of endosymbionts in bed bugs during development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil El Filali</w:t>
+                <w:t xml:space="preserve">Genome assembly of the cereal aphid Sipha maydis, a model for the study of dual endosymbiosis in insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Fakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805370v1</w:t>
+                <w:t xml:space="preserve">hal-04524568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary symbionts influence feeding and oviposition behavior in the whitefly Bemisia tabaci</w:t>
               </w:r>
@@ -27922,64 +27922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Heraklion, Greece</w:t>
@@ -28297,64 +28297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28373,1053 +28373,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741341v1</w:t>
+                <w:t xml:space="preserve">hal-03810352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacterial symbionts on host niche and ecological diversification: an integrative approach in a whitefly model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927204v1</w:t>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Vallier</w:t>
+                <w:t xml:space="preserve">Role of symbionts in insects' ecological diversification: cytotype influences exploitation of an unfavorable host plant in the sap-feeder Bemisia tabaci (Hemiptera: Aleyrodidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810657v1</w:t>
+                <w:t xml:space="preserve">hal-03927225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme plasticity of bacteriocytes facing nutritional stresses during pea aphid development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741327v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of symbionts in insects' ecological diversification: cytotype influences exploitation of an unfavorable host plant in the sap-feeder Bemisia tabaci (Hemiptera: Aleyrodidae).</w:t>
+                <w:t xml:space="preserve">Influence of bacterial symbionts on host niche and ecological diversification: an integrative approach in a whitefly model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Groupe Régional de Recherche en Microbiologie des Interactions (G-RREMI) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927225v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomes to metabolism reconstruction: companion collections of databases to study symbiotic interactions between insects and their bacterial symbionts.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extreme plasticity of bacteriocytes facing nutritional stresses during pea aphid development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810352v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput genomics and transcriptomics to decipher host-symbiont molecular dialogue in the cereal weevil Sitophilus oryzae and Sodalis pierantonius endosymbiotic association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Galvão Ferrarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vargas-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of secondary symbionts on host plant utilization and selection in the whitefly Bemisia tabaci.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">The role of GPCRs in metabolism and physiology of the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927184v1</w:t>
+                <w:t xml:space="preserve">hal-03741320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29494,182 +29494,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of GPCRs in metabolism and physiology of the pea aphid, Acyrthosiphon pisum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Influence of secondary symbionts on host plant utilization and selection in the whitefly Bemisia tabaci.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741320v1</w:t>
+                <w:t xml:space="preserve">hal-03927184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29789,64 +29789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Nice (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29865,441 +29865,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacterial symbionts on host niche and ecological diversification: a metabolic approach in a whitefly model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+                <w:t xml:space="preserve">Développement d’approches métabolomiques pour étudier la contribution des symbiotes à l’exploitation et à la spécialisation de niche de Bemisia tabaci, insecte invasif ravageur de cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d’échanges - Fédération BioEnvironnement et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788462v1</w:t>
+                <w:t xml:space="preserve">hal-04904092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Influence of bacterial symbionts on host niche and ecological diversification: a metabolic approach in a whitefly model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Réseau Ecologie des Interactions Durables (REID) et le réseau Immunologie des Invertébrés (IMMUNINV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513018v1</w:t>
+                <w:t xml:space="preserve">hal-04788462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’approches métabolomiques pour étudier la contribution des symbiotes à l’exploitation et à la spécialisation de niche de Bemisia tabaci, insecte invasif ravageur de cultures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’échanges - Fédération BioEnvironnement et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904092v1</w:t>
+                <w:t xml:space="preserve">hal-03513018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes, leur biodiversité et leur potentiel en ingénierie bio-inspirée : structure, fonctions, adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30350,64 +30350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30488,51 +30488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30581,195 +30581,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
+              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514067v1</w:t>
+                <w:t xml:space="preserve">hal-03741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30850,51 +30846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30956,148 +30952,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741337v1</w:t>
+                <w:t xml:space="preserve">hal-03514067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the essentiality of the primary endosymbiont of the rice weevil Sitophilus oryzae through genome analysis</w:t>
               </w:r>
@@ -31221,64 +31221,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31359,51 +31359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31452,57 +31452,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31510,249 +31510,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795333v1</w:t>
+                <w:t xml:space="preserve">hal-02792558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
+              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798649v1</w:t>
+                <w:t xml:space="preserve">hal-02795333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathepsin-L proteinase is involved in cuticle remodeling during the molting process in the pea aphid, &amp;lt;em&amp;gt;Acyrthosiphon pisum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31827,182 +31827,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">SymbAphidBase: a new database dedicated to aphid symbionts to store novel sequenced genomes and standardize their annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labernardiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792558v1</w:t>
+                <w:t xml:space="preserve">hal-02798649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32096,77 +32096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique fonctionnelle des interactions bactérie / hôte eucaryote : intégration systémique de données génomiques et métaboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32221,90 +32221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating arthropods genome to study and compare their metabolism: the ArthropodaCyc collection of Cyc databases powered by CycADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Conference on Computational Biology (ECCB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Strasbourg, France. , 1 p., 2014</w:t>
@@ -32327,458 +32327,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic effects of ACYPI007803 knockdown by RNAi in the pea aphid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diminution de fécondité et défauts de développement induits par l’inactivation fonctionnelle par RNAi du gène codant la phénylalanine hydroxylase chez le puceron du pois, Acyrthosiphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506744v1</w:t>
+                <w:t xml:space="preserve">hal-03506719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CycADS annotation database system to support the development and update of enriched BioCyc databases: development of ad hoc BioCyc DB (AcypiCyc, ArthropodaCyc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+                <w:t xml:space="preserve">Phenotypic effects of ACYPI007803 knockdown by RNAi in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium</w:t>
+              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506707v1</w:t>
+                <w:t xml:space="preserve">hal-03506744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de fécondité et défauts de développement induits par l’inactivation fonctionnelle par RNAi du gène codant la phénylalanine hydroxylase chez le puceron du pois, Acyrthosiphon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">The CycADS annotation database system to support the development and update of enriched BioCyc databases: development of ad hoc BioCyc DB (AcypiCyc, ArthropodaCyc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Vellozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506719v1</w:t>
+                <w:t xml:space="preserve">hal-03506707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ArthropodaCyc » : une collection de bases de données enrichies à l’aide de CycADS pour étudier et comparer le métabolisme des arthropodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32885,51 +32885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. 1 p., 2011</w:t>
@@ -33010,51 +33010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands. </w:t>
@@ -33234,90 +33234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the regulatory network in Buchnera aphidicola, the obligate intracellular symbiotic bacteria of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Annual Meeting of the Society for Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. 1 p., 2010</w:t>
@@ -33340,307 +33340,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755004v1</w:t>
+                <w:t xml:space="preserve">hal-02755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755294v1</w:t>
+                <w:t xml:space="preserve">hal-02755004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the “CycADS” annotation management system to develop a BioCyc metabolic network database for sequenced arthropods genomes: first steps towards “ArthropodsCyc”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33648,51 +33648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 45 p., 2010, Fourth Annual Arthropod Genomics Symposium</w:t>
@@ -33734,90 +33734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome organisation in Buchnera: a dynamic active structure involved in gene expression regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33842,103 +33842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of metabolism genes : towads the implementation of an Acyrthosiphon pisum Cyc database (ApsCyc) to perform metabolic network analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Vellozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Meeting of the International Aphid Genomics Consortium "Pea Aphid Genome Annotation Workshop 1"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Princetown, juillet 2008, United States. 2008</w:t>
@@ -33980,51 +33980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic DNA: an attractive candidate for microarray data normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34092,103 +34092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary methodological approach to study the transcriptome of Buchnera, the intracellular symbiotic bacteria of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Post-Génomique de la Doua - JPGD'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Villeurbanne, France</w:t>
@@ -34217,64 +34217,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatique du transcriptome de Buchnera, symbiote intracellulaire des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34342,90 +34342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du transcriptome de Buchnera: développement d'une première puce à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancie Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34512,51 +34512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34659,64 +34659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution, Origin of Life, Concepts ans Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.253-285, 2019, 978-3-030-30363-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34763,64 +34763,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and evolutionary genomics in aphids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34884,64 +34884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des séquences sonde pour la PCR et pour les puces à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatique : Principes d’utilisation des outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35005,381 +35005,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium tolerance is associated with metallothionein gene expression plasticity in Gammarus fossarum field populations</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréline Lalouette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louveline Lepeule</w:t>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792699v1</w:t>
+                <w:t xml:space="preserve">hal-04987737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Cadmium tolerance is associated with metallothionein gene expression plasticity in Gammarus fossarum field populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréline Lalouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louveline Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792881v1</w:t>
+                <w:t xml:space="preserve">hal-04792699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Comprehensive annotation of transcription factors, chromatin-associated factors, and basal transcription machinery in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987737v1</w:t>
+                <w:t xml:space="preserve">hal-04792881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transposable element-rich genome of the cereal pest Sitophilus oryzae</w:t>
               </w:r>
@@ -35391,77 +35391,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vargas-Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -35509,51 +35509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35629,51 +35629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Voïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bel-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35815,51 +35815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="577CACEB"/>
+    <w:nsid w:val="03FF00CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36046,51 +36046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-calevro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Baz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/2876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vanden Broeck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Groef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Winant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rosschaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58863-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Matsuura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1248654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12010033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jousselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12478" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J7ML3H0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-73" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Lamelas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez-Brocal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07760.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539196v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C. Wilson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Ashton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00942.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657684v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bermingham" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-09" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445861v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKV0L16V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-143" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01118-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl597" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514239v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506769v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804850v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808160v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497818v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497625v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Wilson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ashton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498405v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Macdonald" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jander" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakabachi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Thomas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496044v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pompon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quiring" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757719v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815123v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511624v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814342v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820893v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duport, G." TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391499v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermingham" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391280v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824438v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391259v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391273v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824972v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821711v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820252v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391279v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391519v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391155v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilkinson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391258v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brinza" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373311v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernillon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506911v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391524v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391278v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391289v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391525v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391267v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groppi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391257v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leproult" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391274v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391260v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumitru" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391276v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391266v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391261v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924419v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506623v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al Ayoubi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783651v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783950v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pons Vizcarra" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vulsteke" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riemensperger" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524520v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927204v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927225v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927184v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788462v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904092v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904104v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788456v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791821v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811608v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506644v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818508v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391523v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813659v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-calevro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7856-9617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05581229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msag078/8539999" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benhamou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Jouve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belgaidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121791" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128815v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed Baz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/2876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00140-25" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2024.104217" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Vanden Broeck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Groef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Winant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Rosschaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wilms" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58863-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632873v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Fakhour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03297-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Koenig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lafont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Lorenzo-Colina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2024.101323" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Frout&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14020269" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13030526" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213023600059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Matsuura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Michalik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1248654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Za&#239;nab Belga&#239;di" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122402v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082103" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ambroise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bearzatto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071360" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03521337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12010033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213021500226" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00730-21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foray" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.660007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01158-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Philip Oeyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Beukeboom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Bornberg-Bauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01579-19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessika Consuegra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Akherraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000681" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2019.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jousselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Clamens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12478" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3J7ML3H0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352558v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto F Vellozo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw081" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-73" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659506v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Lamelas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente P&#233;rez-Brocal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S V&#233;ron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bar008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746846v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Vi&#241;uelas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fayard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07760.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. C. Wilson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Ashton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00942.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445861v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKV0L16V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657684v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445867v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bermingham" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01472-09" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373371v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bernillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-143" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reymond" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinuelas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01118-06" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fayard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkl597" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391451v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchounikine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beslon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402180v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancie Reymond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2004.01.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8R1LF6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418773v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Lo Van" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meunier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Pauliat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Zouari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01436-8_14" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417648v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jorge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Poulain" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rosinski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Tirlet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417617v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Sousa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05419622v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783979v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670574v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cruch&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524595v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785423v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121080v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783124v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670590v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783527v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783582v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Villalba" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783673v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514239v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514227v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772105v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00024" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022606v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810311v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670594v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2019.00149" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788476v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labernardiere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208785v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506751v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506769v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804850v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808160v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804281v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497818v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496044v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pompon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quiring" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497625v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.C. Wilson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ashton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498405v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Macdonald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsey" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jander" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakabachi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Thomas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757719v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391499v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabatel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bendridi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermingham" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391280v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vellozo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cottret" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496032v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veron" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814342v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Vellozo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820893v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duport, G." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498411v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511624v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815123v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824438v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391156v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knibbe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391273v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391259v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391519v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391279v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821711v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391271v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824972v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820252v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822501v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Knibbe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391255v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391258v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brinza" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391155v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wilkinson" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391505v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373311v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernillon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506826v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391289v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391262v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391278v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391524v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506911v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391525v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391257v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armenise" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leproult" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paun" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391267v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groppi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391276v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391260v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumitru" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391450v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391274v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391503v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391266v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391261v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391272v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924419v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Rouillat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Phaner-Goutorbe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506638v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Cloarec" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506495v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506623v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Al Ayoubi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137897v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290683v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137853v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antonelli" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meiffren" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261758v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marteau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783651v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788746v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Paradan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805370v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783950v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pons Vizcarra" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Vulsteke" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riemensperger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524568v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524520v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805475v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805501v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784498v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810352v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927204v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810657v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Galv&#227;o Ferrarini" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927184v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514174v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904092v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788462v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904104v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788456v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514015v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vargas-Chavez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506786v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798649v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791821v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798101v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506707v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506713v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811608v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753908v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506644v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818508v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391523v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506498v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506503v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506459v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304321v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30363-1_13" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800093v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabaldon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Biology-and-Ecology-of-Aphids/Vilcinskas/p/book/9781482236767" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813659v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r936-bio-informatique.html" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792881v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706472v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863880v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123536v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vo&#239;ta" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bel-Brunon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castellani" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Farrugia" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>