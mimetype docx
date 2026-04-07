--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -809,178 +809,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'ESDM dans une crèche inclusive : évolution des compétences socio-cognitives de 4 enfants TSA</w:t>
+                <w:t xml:space="preserve">Programme national d'inclusion universitaire pour les personnes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.37-43</w:t>
+              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383280v1</w:t>
+                <w:t xml:space="preserve">hal-04383309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme national d'inclusion universitaire pour les personnes autistes</w:t>
+                <w:t xml:space="preserve">Effet de l'ESDM dans une crèche inclusive : évolution des compétences socio-cognitives de 4 enfants TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 331, pp.34-35</w:t>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383309v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du regard en fonction de l’orientation des yeux ou de la tête : une étude en eye-tracking chez des enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,291 +1198,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629320v1</w:t>
+                <w:t xml:space="preserve">hal-04009437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009437v1</w:t>
+                <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des personnes avec une déficience intellectuelle en France : quelle prise en charge possible ?</w:t>
               </w:r>
@@ -1769,438 +1769,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
+                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 571 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436211v1</w:t>
+                <w:t xml:space="preserve">hal-03635441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro 571 (1), pp.49-53. </w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635441v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (166), pp.267--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599563v1</w:t>
+                <w:t xml:space="preserve">hal-03679391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679391v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
               </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.144-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2554,64 +2554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (5), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,51 +2627,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303369v1</w:t>
+                <w:t xml:space="preserve">hal-02113204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention conjointe et exploration visuelle des enfants au développement typique et avec TSA : synthèse des études en oculométrie</w:t>
               </w:r>
@@ -2683,64 +2683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (5), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,310 +2756,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113204v1</w:t>
+                <w:t xml:space="preserve">hal-04303369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garry</w:t>
+                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Landure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357884v1</w:t>
+                <w:t xml:space="preserve">hal-03601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garry</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Marie Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf1.174.0477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601456v1</w:t>
+                <w:t xml:space="preserve">hal-04357884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3511,270 +3511,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagnement de la transition lycée université pour les élèves présentant des troubles du spectre de l’autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CAREF : sensibilisation au handicap et à la différence à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291403v1</w:t>
+                <w:t xml:space="preserve">hal-04278728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement de la transition lycée université pour les élèves présentant des troubles du spectre de l’autisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CAREF : sensibilisation au handicap et à la différence à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278728v1</w:t>
+                <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3784,451 +3784,507 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096830v1</w:t>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication augmentative et alternative : l'exemple de l'application IMI.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apports des technologies numériques au développement et aux apprentissages des élèves présentant un Trouble du Spectre de l’Autisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278782v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
+              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659990v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4238,198 +4294,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication augmentative et alternative : l'exemple de l'application IMI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les apports des technologies numériques au développement et aux apprentissages des élèves présentant un Trouble du Spectre de l’Autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+                <w:t xml:space="preserve">hal-04278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
               </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4760,51 +4760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Discorder Using Eye-Tracking, Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée scientifique du club "eye-tracking et autisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,325 +4823,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303445v1</w:t>
+                <w:t xml:space="preserve">hal-03679393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
+              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679393v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5179,90 +5179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Canberra, Australia. pp.1581-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5281,774 +5281,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
+              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601455v1</w:t>
+                <w:t xml:space="preserve">hal-04324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324564v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601454v1</w:t>
+                <w:t xml:space="preserve">hal-04324564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Slovakia. pp.103-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371778v1</w:t>
+                <w:t xml:space="preserve">hal-03601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324498v1</w:t>
+                <w:t xml:space="preserve">hal-02371778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESDM inclusif en crèche : recherche en eye-tracking sur le développement des compétences des enfants TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les sens : Regards croisés : Expérimentation de l'Eye Tracking pour les patients atteints de paralysie faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congres de l'Unapei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unapei, May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">7ème congrès de l'association française des chirurgiens de la face (AFCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324353v1</w:t>
+                <w:t xml:space="preserve">hal-04324298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les sens : Regards croisés : Expérimentation de l'Eye Tracking pour les patients atteints de paralysie faciale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESDM inclusif en crèche : recherche en eye-tracking sur le développement des compétences des enfants TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de l'association française des chirurgiens de la face (AFCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">58e Congres de l'Unapei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unapei, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324298v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression visuelle des enfants TSA sur des stimuli statiques et dynamiques d'attention conjointe</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international du réseau interuniversitaire de psychologie du développement de de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6181,77 +6181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET OF THINGS (IOT) TECHNOLOGIES FOR HEALTHCARE, HEALTHYIOT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. pp.75-81, </w:t>
@@ -6283,273 +6283,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2016. De l’évaluation à l’intervention : apports de la recherche sur les fonctions exécutives, la cognition sociale, le langage et la parentalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Université Catholique de Louvain, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">ECIDD 2016. 11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371847v1</w:t>
+                <w:t xml:space="preserve">hal-02371809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIDD 2016. 11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2016. De l’évaluation à l’intervention : apports de la recherche sur les fonctions exécutives, la cognition sociale, le langage et la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Université Catholique de Louvain, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371809v1</w:t>
+                <w:t xml:space="preserve">hal-02371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6587,64 +6587,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6682,64 +6682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Maison de la Recherche, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,64 +6777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’attention conjointe par le eye-tracking sur stimuli statiques et dynamiques chez l’enfant avec Trouble du Spectre Autistique (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56è Congrès National de la Société Française de Psychologie - Psychologie : fonctionnements et dysfonctionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2015, Faculté de Psychologie de Strasbourg, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,247 +7010,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage du Trouble du Spectre de l’Autisme : étude de la cognition sociale en Eye-Tracking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme sévère connaissances actuelles et bonnes pratiques d’accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bapaume, France</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278836v1</w:t>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépistage du Trouble du Spectre de l’Autisme : étude de la cognition sociale en Eye-Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">Autisme sévère connaissances actuelles et bonnes pratiques d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bapaume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des élèves porteurs d’une déficience intellectuelle en France : quel suivi possible ?</w:t>
               </w:r>
@@ -7471,78 +7471,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-baz, A.S. &amp; Suri, J.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2 : Diagnosis and Clinical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press Elsevier, pp.99-119, 2023, 978-0-12-824421-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278671v1</w:t>
@@ -8108,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>