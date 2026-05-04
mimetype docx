--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1769,438 +1769,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635441v1</w:t>
+                <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
+                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 571 (1), pp.49-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436211v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679391v1</w:t>
+                <w:t xml:space="preserve">hal-03599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (166), pp.267--274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599563v1</w:t>
+                <w:t xml:space="preserve">hal-03679391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113204v1</w:t>
+                <w:t xml:space="preserve">hal-04303369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention conjointe et exploration visuelle des enfants au développement typique et avec TSA : synthèse des études en oculométrie</w:t>
               </w:r>
@@ -2756,51 +2756,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303369v1</w:t>
+                <w:t xml:space="preserve">hal-02113204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
               </w:r>
@@ -3511,395 +3511,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement de la transition lycée université pour les élèves présentant des troubles du spectre de l’autisme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du CAREF : sensibilisation au handicap et à la différence à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Amiens, France</w:t>
+              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278728v1</w:t>
+                <w:t xml:space="preserve">hal-04291403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content and duration of inclusive training: systematic review and analysis of teachers’ discourse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagnement de la transition lycée université pour les élèves présentant des troubles du spectre de l’autisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Biennial EARLI Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">Journée d’étude du CAREF : sensibilisation au handicap et à la différence à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291403v1</w:t>
+                <w:t xml:space="preserve">hal-04278728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+                <w:t xml:space="preserve">hal-05096830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3909,382 +3914,321 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communication augmentative et alternative : l'exemple de l'application IMI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les apports des technologies numériques au développement et aux apprentissages des élèves présentant un Trouble du Spectre de l’Autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659990v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096830v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4294,142 +4238,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication augmentative et alternative : l'exemple de l'application IMI.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apports des technologies numériques au développement et aux apprentissages des élèves présentant un Trouble du Spectre de l’Autisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278782v1</w:t>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
               </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4963,306 +4963,306 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
+              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303445v1</w:t>
+                <w:t xml:space="preserve">hal-04324606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324606v1</w:t>
+                <w:t xml:space="preserve">hal-04303445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Canberra, Australia. pp.1581-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5281,243 +5281,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324498v1</w:t>
+                <w:t xml:space="preserve">hal-03601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Slovakia. pp.103-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601455v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
               </w:r>
@@ -5592,256 +5631,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601454v1</w:t>
+                <w:t xml:space="preserve">hal-02371778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371778v1</w:t>
+                <w:t xml:space="preserve">hal-04324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les sens : Regards croisés : Expérimentation de l'Eye Tracking pour les patients atteints de paralysie faciale</w:t>
               </w:r>
@@ -6181,77 +6181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET OF THINGS (IOT) TECHNOLOGIES FOR HEALTHCARE, HEALTHYIOT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. pp.75-81, </w:t>
@@ -6289,51 +6289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,51 +6397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6473,260 +6473,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
+                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354017v1</w:t>
+                <w:t xml:space="preserve">hal-02371899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371899v1</w:t>
+                <w:t xml:space="preserve">hal-02354017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’attention conjointe par le eye-tracking sur stimuli statiques et dynamiques chez l’enfant avec Trouble du Spectre Autistique (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7471,78 +7471,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-baz, A.S. &amp; Suri, J.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2 : Diagnosis and Clinical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press Elsevier, pp.99-119, 2023, 978-0-12-824421-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278671v1</w:t>
@@ -8108,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>