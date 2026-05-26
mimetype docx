--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -809,178 +809,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme national d'inclusion universitaire pour les personnes autistes</w:t>
+                <w:t xml:space="preserve">Effet de l'ESDM dans une crèche inclusive : évolution des compétences socio-cognitives de 4 enfants TSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 331, pp.34-35</w:t>
+              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383309v1</w:t>
+                <w:t xml:space="preserve">hal-04383280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'ESDM dans une crèche inclusive : évolution des compétences socio-cognitives de 4 enfants TSA</w:t>
+                <w:t xml:space="preserve">Programme national d'inclusion universitaire pour les personnes autistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.37-43</w:t>
+              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383280v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du regard en fonction de l’orientation des yeux ou de la tête : une étude en eye-tracking chez des enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
@@ -992,51 +992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1198,425 +1198,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009437v1</w:t>
+                <w:t xml:space="preserve">hal-04629320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation à et par l’interprofessionnalité au service de l’éducation inclusive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des personnes avec une déficience intellectuelle en France : quelle prise en charge possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (2), pp.95-110. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51/3, pp.565-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lsdle.552.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.16489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629320v1</w:t>
+                <w:t xml:space="preserve">hal-04422784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des personnes avec une déficience intellectuelle en France : quelle prise en charge possible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ibernon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51/3, pp.565-590. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.16489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422784v1</w:t>
+                <w:t xml:space="preserve">hal-04009437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des personnes avec une déficience intellectuelle en France : quelle prise en charge possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (3), pp.601-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1769,239 +1769,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
+                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro 571 (1), pp.49-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436211v1</w:t>
+                <w:t xml:space="preserve">hal-03635441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards, pointages, vocalisations : perception d’indices d’attention conjointe chez les enfants présentant un trouble du spectre de l’autisme</w:t>
+                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro 571 (1), pp.49-53. </w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.571.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635441v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,51 +2355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.144-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2554,64 +2554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (5), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2683,64 +2683,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (5), pp.304-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,286 +2780,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Garry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Landure</w:t>
+                <w:t xml:space="preserve">Marie Landuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf1.174.0477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601456v1</w:t>
+                <w:t xml:space="preserve">hal-04357884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude longitudinale de l’orientation sociale chez les enfants avec TSA d’âge préscolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garry</w:t>
+                <w:t xml:space="preserve">A longitudinal study of social orienting in preschool children with ASD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Landure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.477-481. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 4, pp.477-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357884v1</w:t>
+                <w:t xml:space="preserve">hal-03601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3705,282 +3705,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096830v1</w:t>
+                <w:t xml:space="preserve">hal-04291353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the optimal duration and content of a successful teacher training program on inclusive education? A systematic review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">147me Congrès international de Psychologie Sociale CIPSLF (CIPS 2022 - Bordeaux)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291353v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication augmentative et alternative : l'exemple de l'application IMI.</w:t>
               </w:r>
@@ -4029,181 +4029,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carette</w:t>
+                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659990v1</w:t>
+                <w:t xml:space="preserve">hal-03808870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un contexte de construction de formations interprofessionnelles entre enseignant·es et professionnel·les du secteur médico-social en matière d'éducation inclusive</w:t>
+                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
@@ -4238,198 +4233,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ISATT 2022. L’éthique inclusive comme nouvel horizon éducatif pour les enseignants et pour l’enseignement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Mérignac, France</w:t>
+              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808870v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la collaboration interprofessionnelle une ressource à l’inclusion scolaire. Étude qualitative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e congrès international de psychologie sociale (CIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808864v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des étudiants TSA à l’Université : prendre en compte leurs forces et vulnérabilités</w:t>
               </w:r>
@@ -4536,51 +4536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Olivetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4760,51 +4760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Discorder Using Eye-Tracking, Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée scientifique du club "eye-tracking et autisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,164 +4823,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
+              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679393v1</w:t>
+                <w:t xml:space="preserve">hal-04303445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4989,280 +4976,293 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303445v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Canberra, Australia. pp.1581-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5313,64 +5313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5402,256 +5402,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601454v1</w:t>
+                <w:t xml:space="preserve">hal-04324564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Slovakia. pp.103-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324564v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
               </w:r>
@@ -5663,51 +5663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5758,51 +5758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5821,234 +5821,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les sens : Regards croisés : Expérimentation de l'Eye Tracking pour les patients atteints de paralysie faciale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESDM inclusif en crèche : recherche en eye-tracking sur le développement des compétences des enfants TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème congrès de l'association française des chirurgiens de la face (AFCF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">58e Congres de l'Unapei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unapei, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324298v1</w:t>
+                <w:t xml:space="preserve">hal-04324353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESDM inclusif en crèche : recherche en eye-tracking sur le développement des compétences des enfants TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les sens : Regards croisés : Expérimentation de l'Eye Tracking pour les patients atteints de paralysie faciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Testelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congres de l'Unapei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unapei, May 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">7ème congrès de l'association française des chirurgiens de la face (AFCF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324353v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression visuelle des enfants TSA sur des stimuli statiques et dynamiques d'attention conjointe</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international du réseau interuniversitaire de psychologie du développement de de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6181,77 +6181,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET OF THINGS (IOT) TECHNOLOGIES FOR HEALTHCARE, HEALTHYIOT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. pp.75-81, </w:t>
@@ -6283,407 +6283,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIDD 2016. 11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2016. De l’évaluation à l’intervention : apports de la recherche sur les fonctions exécutives, la cognition sociale, le langage et la parentalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Université Catholique de Louvain, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371809v1</w:t>
+                <w:t xml:space="preserve">hal-02371847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2016. De l’évaluation à l’intervention : apports de la recherche sur les fonctions exécutives, la cognition sociale, le langage et la parentalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Université Catholique de Louvain, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">ECIDD 2016. 11th European Conference on psychological theory and research on Intellectual and Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Maison Européenne des Sciences de l'Homme et de la Société, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371847v1</w:t>
+                <w:t xml:space="preserve">hal-02371809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371899v1</w:t>
+                <w:t xml:space="preserve">hal-02354017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
+                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354017v1</w:t>
+                <w:t xml:space="preserve">hal-02371899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
               </w:r>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Maison de la Recherche, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56è Congrès National de la Société Française de Psychologie - Psychologie : fonctionnements et dysfonctionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2015, Faculté de Psychologie de Strasbourg, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,398 +7010,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépistage du Trouble du Spectre de l’Autisme : étude de la cognition sociale en Eye-Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
+              <w:t xml:space="preserve">Autisme sévère connaissances actuelles et bonnes pratiques d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bapaume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291378v1</w:t>
+                <w:t xml:space="preserve">hal-04278836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage du Trouble du Spectre de l’Autisme : étude de la cognition sociale en Eye-Tracking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of teachers’ training program on their personal attitudes toward inclusive education: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célénie Brasselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autisme sévère connaissances actuelles et bonnes pratiques d’accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bapaume, France</w:t>
+              <w:t xml:space="preserve">19th General Meeting of the European Association of Social Psychology (EASP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cracovie, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278836v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des élèves porteurs d’une déficience intellectuelle en France : quel suivi possible ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l’ESDM dans une crèche inclusive : évolution socio-cognitive d’enfants TSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16eme Université d'Automne de l'ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04422741v1</w:t>
+                <w:t xml:space="preserve">hal-04278774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’ESDM dans une crèche inclusive : évolution socio-cognitive d’enfants TSA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’entrée à l’école à l’entrée dans l’âge adulte des élèves porteurs d’une déficience intellectuelle en France : quel suivi possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme Université d'Automne de l'ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic (FR), France</w:t>
+              <w:t xml:space="preserve">14ème Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278774v1</w:t>
+                <w:t xml:space="preserve">hal-04422741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7471,78 +7471,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-baz, A.S. &amp; Suri, J.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2 : Diagnosis and Clinical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press Elsevier, pp.99-119, 2023, 978-0-12-824421-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278671v1</w:t>
@@ -7579,263 +7579,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le trouble du spectre de l’autisme : manifestations cliniques, enjeux liés à l’École et place des outils numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Claudel-Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luxembourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466839v1</w:t>
+                <w:t xml:space="preserve">hal-05303354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trouble du spectre de l’autisme : manifestations cliniques, enjeux liés à l’École et place des outils numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Luxembourger</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Booms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303354v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des outils numériques pour les élèves ayant un trouble du spectre de l’autisme. Que dit la recherche scientifique ?</w:t>
               </w:r>
@@ -8108,51 +8108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05227368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Legrain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desombre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2544035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Plumet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;l&#233;nie Brasselet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.100.0065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05030370v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09851-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vasselin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malpart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jamault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spsy.2023.09.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.552.0095" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.16489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278685v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.571.0049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0487" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2018.06.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6316C0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landur&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf1.174.0477" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Landure" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05110218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04434289v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;rica Cilia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guirimand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plumet Marie-H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278782v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Federica" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cilia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Olivetto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Colin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlay Indoumou-Peppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324353v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324298v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Colin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Testelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claudel-Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luxembourger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278836v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278774v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303365v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>