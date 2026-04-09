--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -458,243 +458,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Clough Marinaro (2022), Inhabiting Liminal Spaces: Informalities in Governance, Housing and Economic Activity in Contemporary Italy (London: Routledge), 232 pp., €136.94, ISBN: 9780367373634.</w:t>
+                <w:t xml:space="preserve">De nouvelles formes de partenariat public-privé ? Un appel à projet innovant à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropological Journal of European Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3167/ajec.2023.320108⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133903v1</w:t>
+                <w:t xml:space="preserve">hal-03970427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles formes de partenariat public-privé ? Un appel à projet innovant à Grenoble</w:t>
+                <w:t xml:space="preserve">Isabella Clough Marinaro (2022), Inhabiting Liminal Spaces: Informalities in Governance, Housing and Economic Activity in Contemporary Italy (London: Routledge), 232 pp., €136.94, ISBN: 9780367373634.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Anthropological Journal of European Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.125-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3167/ajec.2023.320108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03970427v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerate the urban space as a common / generate commons through urban space: a reflection on the comparison of urban commoning tools in France and Italy</w:t>
               </w:r>
@@ -706,51 +706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Carlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1265,597 +1265,670 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carte des temps</w:t>
+                <w:t xml:space="preserve">Clés et cadenas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laure Brayer; Ryma Hadbi; Rachel Thomas; Regards des lieux. </w:t>
+              <w:t xml:space="preserve">Éditions Boa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ondes de l’eau. Mémoires des lieux dans la vallée de la Romanche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naima, 2023, 978-2-37440-194-2</w:t>
+              <w:t xml:space="preserve">Rendre visible. Valeurs des choses ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, Décrire, 9782493026163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694183v1</w:t>
+                <w:t xml:space="preserve">hal-05559949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Contre)temps de la transformation urbaine</w:t>
+                <w:t xml:space="preserve">Une carte des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphane Bonzani; Alain Guez. </w:t>
+              <w:t xml:space="preserve">Laure Brayer; Ryma Hadbi; Rachel Thomas; Regards des lieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter la transformation. Ou comment saisit les espaces-temps habités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-913661-98-1</w:t>
+              <w:t xml:space="preserve">Les Ondes de l’eau. Mémoires des lieux dans la vallée de la Romanche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naima, 2023, 978-2-37440-194-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02113253v1</w:t>
+                <w:t xml:space="preserve">hal-04694183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitant dans les transformations urbaines.</w:t>
+                <w:t xml:space="preserve">(Contre)temps de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. </w:t>
+              <w:t xml:space="preserve">Stéphane Bonzani; Alain Guez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures de l'engagement. Objets - Formes - Trajectoires.</w:t>
+              <w:t xml:space="preserve">Représenter la transformation. Ou comment saisit les espaces-temps habités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2814303112</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œil d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-913661-98-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01534735v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitant dans les transformations urbaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Laoudati ; K. Zreik. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City Temporalities</w:t>
+              <w:t xml:space="preserve">Figures de l'engagement. Objets - Formes - Trajectoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 979-10-90094-22-2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2814303112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523451v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01534735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking through urban transformation: fieldwork in the Northeast of Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia de Biase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Shortell, T.; Brown E. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero Zanini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Laoudati ; K. Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walking in the Eurpean City</w:t>
+              <w:t xml:space="preserve">City Temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europia Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 979-10-90094-22-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523414v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walking through urban transformation: fieldwork in the Northeast of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Anita Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shortell, T.; Brown E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Walking in the Eurpean City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactiques et formes d’engagement des acteurs non-institutionnels de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biau, V.; Fenker, M.; Macaire, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’implication des habitants dans la fabrication de la ville. Métiers et pratique en question.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2013, Cahiers du Réseau Activités et Métiers de l’Architecture et de l’Urbanisme, 2915456860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1865,134 +1938,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration chronotopique d'un territoire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAVUE; Laboratoire Architecture Anthropologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01915680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2002,100 +2075,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre)pouvoirs urbains ? Une critique des dispositifs non-institutionnels de l'aménagement urbain dans les transformations du Nord-Est de la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Nanterre Paris Ouest La Défense, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03634195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2105,51 +2178,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban austerity, real estate and public-common partnerships in post-welfare cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2158,1699 +2231,1699 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURA 2025 Conference “Creating Healthy and Sustainable Cities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bristol University, Jun 2025, Bristol, France</w:t>
+              <w:t xml:space="preserve">, Bristol University, Jun 2025, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'interdisciplinarité fonde l'enseignement du projet de territoire (architecture, urbanisme et études politiques)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+                <w:t xml:space="preserve">Les contradictions de la participation dans les appels à projets urbains innovants en situation d’austérité : le cas de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.335-338</w:t>
+              <w:t xml:space="preserve">Les contradictions urbaines de la participation 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426204v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking care of people. Taking care of spaces: vulnerable actors and architectural renovation in the context of urban austerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alouna Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing is caring. Housing through gender studies - Habiter le care. Le logement et ses abords au défi des gender studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain/Saint-Louis (CTRL+H – Uses &amp; Spaces – Loci/Lab); Angela.D asbl; ULB (La Cambre Horta - Hortence), Nov 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contradictions de la participation dans les appels à projets urbains innovants en situation d’austérité : le cas de Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l'interdisciplinarité fonde l'enseignement du projet de territoire (architecture, urbanisme et études politiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Gauffenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les contradictions urbaines de la participation 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.335-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134415v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes avec des points dans l'espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenbench. matérialité, usages et représentations dans l'espace public : entre conflits et convivialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibauld Moulaert (Pacte); Helen Klein (Pacte), Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerate the city as a common or regenerate the city through commons: comparing commoning processes in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Carlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Urban Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer une politique participative en contexte d'austérité : retour sur un Appel à Projet Urbain Innovant à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days : Politiques publiques et sciences pour les territoires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre procédure et expérimentation : le travail du commun dans les espaces à saisir des appels à projets urbains innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences du temps : saisir les incertitudes dans une métropole en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Jornadas franco-españolas de Geografía / III Journées de géographie franco-espagnoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02079576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie et design participatif : quels nouveaux paradigmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’un atelier à l'autre. Réflexions sur une pratique de collaboration et d’échange entre urbanisme et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU (Pédagogies de l’aménagement et de l’urbanisme) organisé par Science Po Paris et le réseau international APERAU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113219v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03207381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un atelier à l'autre. Réflexions sur une pratique de collaboration et d’échange entre urbanisme et architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démocratie et design participatif : quels nouveaux paradigmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU (Pédagogies de l’aménagement et de l’urbanisme) organisé par Science Po Paris et le réseau international APERAU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Designing community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03207381v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter « LUCIE AUBRAC ». Questions interdisciplinaires, pédagogiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes rencontres du réseau Centre SUD « Pratiques et Pédagogies coopératives autour des questions architecturales et urbaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Saïdi-Sharouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caillens Raphaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Image de Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une critique des formes environnementales issues des dispositifs participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des formes pour vivre l'environnement. Théorie, expérience, esthétique et critique politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS (CNRS/Univ. Paris 1, 7, 8, 10) et CRAL (CNRS/EHESS), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporality and Spaces of the Moving City : Informal Actors and Urban Transformations in the Era of the Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Urban Inclusion: Spaces, Mobilisations, Interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Coimbra, Jun 2012, Coimbra, Portugal. pp.92-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporality of Physical and Political Liminal Spaces in the Urban Transformations of the Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Urban Planning, Regional Development and Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Corp, May 2013, Rome, Italy. pp.879-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limite comme espace sensible. Le boulevard périphérique de Paris, une frontière en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance no(s) limit(es)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Ethnologie et Anthropologie, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension spatiale et temporelle des mutations de la ville. Actions collectives citoyennes et transformations urbaines dans le nord-est parisien à l’heure du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième atelier des doctorants en Sociologie de l’urbain - Réseau thématique « Sociologie de l’urbain et des territoires » (RT9) de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power negotiations on the limit of Paris: urban politics and inhabitants' agency in the transformation of a contested space</w:t>
+                <w:t xml:space="preserve">Tactiques et formes d’engagement des acteurs non-institutionnels de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty and disquiet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Les métiers de l’architecture et de l’urbanisme à l’épreuve de l’implication des habitants et des usagers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597241v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactiques et formes d’engagement des acteurs non-institutionnels de la transformation urbaine</w:t>
+                <w:t xml:space="preserve">Power negotiations on the limit of Paris: urban politics and inhabitants' agency in the transformation of a contested space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de l’architecture et de l’urbanisme à l’épreuve de l’implication des habitants et des usagers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Uncertainty and disquiet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597250v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3918,51 +3991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6A632C6"/>
+    <w:nsid w:val="38256838"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4066,51 +4139,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40835C89"/>
+    <w:nsid w:val="D430DC0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4300,51 +4373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>