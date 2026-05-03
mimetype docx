--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -242,859 +242,963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care Building(s). Ambivalence and ambiguity in post-welfare urban austerity</w:t>
+                <w:t xml:space="preserve">Le patrimoine immobilier public en contexte d’austérité. Politiques de valorisation et infrastructures du care à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Montesano</w:t>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3280/SUR2025-21498⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 139, pp.48-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2026-139003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441229v1</w:t>
+                <w:t xml:space="preserve">halshs-05607022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting with austerity urbanism through public asset management. The case of Grenoble and Bologna</w:t>
+                <w:t xml:space="preserve">Care Building(s). Ambivalence and ambiguity in post-welfare urban austerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Montesano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SUR2025-21498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13et0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04981690v1</w:t>
+                <w:t xml:space="preserve">hal-05441229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouvelles formes de partenariat public-privé ? Un appel à projet innovant à Grenoble</w:t>
+                <w:t xml:space="preserve">Experimenting with austerity urbanism through public asset management. The case of Grenoble and Bologna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1879⟩</w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13et0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970427v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Clough Marinaro (2022), Inhabiting Liminal Spaces: Informalities in Governance, Housing and Economic Activity in Contemporary Italy (London: Routledge), 232 pp., €136.94, ISBN: 9780367373634.</w:t>
+                <w:t xml:space="preserve">De nouvelles formes de partenariat public-privé ? Un appel à projet innovant à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne D’orazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropological Journal of European Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3167/ajec.2023.320108⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04133903v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regenerate the urban space as a common / generate commons through urban space: a reflection on the comparison of urban commoning tools in France and Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabella Clough Marinaro (2022), Inhabiting Liminal Spaces: Informalities in Governance, Housing and Economic Activity in Contemporary Italy (London: Routledge), 232 pp., €136.94, ISBN: 9780367373634.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City, Territory and Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40410-022-00157-2⟩</w:t>
+              <w:t xml:space="preserve">Anthropological Journal of European Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/ajec.2023.320108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03376148v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Counter)powers and public space imaginary. An analysis of participatory planning situations through the example of parisian urban transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regenerate the urban space as a common / generate commons through urban space: a reflection on the comparison of urban commoning tools in France and Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Carlone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planum, the journal of urbanism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">City, Territory and Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40410-022-00157-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01711497v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fava F., Qui suis-je pour mes interlocuteurs? L’anthropologie, le terrain et les liens émergents. Parigi: l’Harmattan, 2014, coll. Anthropologie critique</w:t>
+                <w:t xml:space="preserve">(Counter)powers and public space imaginary. An analysis of participatory planning situations through the example of parisian urban transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strategie urbane di riqualificazione energetica degli edifici, 106, pp.153-154</w:t>
+              <w:t xml:space="preserve">Planum, the journal of urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01524312v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01711497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technicisation de l’incertitude. Une réflexion à partir du cas de la transformation du nordest de la métropole parisienne</w:t>
+                <w:t xml:space="preserve">Fava F., Qui suis-je pour mes interlocuteurs? L’anthropologie, le terrain et les liens émergents. Parigi: l’Harmattan, 2014, coll. Anthropologie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lo Squaderno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stand-by, 34, pp.25-29</w:t>
+              <w:t xml:space="preserve">Sociologia urbana e rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strategie urbane di riqualificazione energetica degli edifici, 106, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523445v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01524312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La technicisation de l’incertitude. Une réflexion à partir du cas de la transformation du nordest de la métropole parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Squaderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stand-by, 34, pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parigi la metro del XX secolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sotgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanistica Informazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1104,184 +1208,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habiter comme patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sotgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Habiter, 978-2-919230-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre)pouvoirs urbains ? Éléments pour une critique anthropologique de l’urbanisme participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Donner Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-9532093-9-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1291,644 +1395,657 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clés et cadenas.</w:t>
+                <w:t xml:space="preserve">Clés et cadenas Rendre visible les temps du travail gratuit collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions Boa. </w:t>
+              <w:t xml:space="preserve">Alessia De Biase; Emilie Pillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre visible. Valeurs des choses ordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2026, Décrire, 9782493026163</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Boa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Décrire, 978-2-493026-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une carte des temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Brayer; Ryma Hadbi; Rachel Thomas; Regards des lieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ondes de l’eau. Mémoires des lieux dans la vallée de la Romanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Naima, 2023, 978-2-37440-194-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre)temps de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonzani; Alain Guez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la transformation. Ou comment saisit les espaces-temps habités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'œil d'Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-913661-98-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02113253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitant dans les transformations urbaines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé; Lionel Jacquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l'engagement. Objets - Formes - Trajectoires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2814303112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01534735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronotopic exploration of a parisian landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Laoudati ; K. Zreik. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Temporalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europia Productions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 979-10-90094-22-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking through urban transformation: fieldwork in the Northeast of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Anita Palumbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shortell, T.; Brown E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Walking in the Eurpean City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactiques et formes d’engagement des acteurs non-institutionnels de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biau, V.; Fenker, M.; Macaire, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’implication des habitants dans la fabrication de la ville. Métiers et pratique en question.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2013, Cahiers du Réseau Activités et Métiers de l’Architecture et de l’Urbanisme, 2915456860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1938,134 +2055,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration chronotopique d'un territoire parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia de Biase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Zanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LAVUE; Laboratoire Architecture Anthropologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01915680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,100 +2192,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Contre)pouvoirs urbains ? Une critique des dispositifs non-institutionnels de l'aménagement urbain dans les transformations du Nord-Est de la métropole parisienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Nanterre Paris Ouest La Défense, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03634195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2178,1752 +2295,1752 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban austerity, real estate and public-common partnerships in post-welfare cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramirez-Cobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURA 2025 Conference “Creating Healthy and Sustainable Cities”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bristol University, Jun 2025, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contradictions de la participation dans les appels à projets urbains innovants en situation d’austérité : le cas de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contradictions urbaines de la participation 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR LAVUE, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking care of people. Taking care of spaces: vulnerable actors and architectural renovation in the context of urban austerity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alouna Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing is caring. Housing through gender studies - Habiter le care. Le logement et ses abords au défi des gender studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCLouvain/Saint-Louis (CTRL+H – Uses &amp; Spaces – Loci/Lab); Angela.D asbl; ULB (La Cambre Horta - Hortence), Nov 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'interdisciplinarité fonde l'enseignement du projet de territoire (architecture, urbanisme et études politiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Gauffenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Naydenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.335-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes avec des points dans l'espace public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizenbench. matérialité, usages et représentations dans l'espace public : entre conflits et convivialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thibauld Moulaert (Pacte); Helen Klein (Pacte), Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regenerate the city as a common or regenerate the city through commons: comparing commoning processes in France and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Carlone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ianira Vassallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Urban Commons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer une politique participative en contexte d'austérité : retour sur un Appel à Projet Urbain Innovant à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days : Politiques publiques et sciences pour les territoires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre procédure et expérimentation : le travail du commun dans les espaces à saisir des appels à projets urbains innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences du temps : saisir les incertitudes dans une métropole en transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’un atelier à l'autre. Réflexions sur une pratique de collaboration et d’échange entre urbanisme et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Jornadas franco-españolas de Geografía / III Journées de géographie franco-espagnoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
+              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU (Pédagogies de l’aménagement et de l’urbanisme) organisé par Science Po Paris et le réseau international APERAU.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02079576v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03207381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un atelier à l'autre. Réflexions sur une pratique de collaboration et d’échange entre urbanisme et architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démocratie et design participatif : quels nouveaux paradigmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner par l’atelier, une question de recherche ? Séminaire de recherche du réseau PédagAU (Pédagogies de l’aménagement et de l’urbanisme) organisé par Science Po Paris et le réseau international APERAU.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Designing community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03207381v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02113219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie et design participatif : quels nouveaux paradigmes ?</w:t>
+                <w:t xml:space="preserve">Expériences du temps : saisir les incertitudes dans une métropole en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">III Jornadas franco-españolas de Geografía / III Journées de géographie franco-espagnoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02113219v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02079576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter « LUCIE AUBRAC ». Questions interdisciplinaires, pédagogiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes rencontres du réseau Centre SUD « Pratiques et Pédagogies coopératives autour des questions architecturales et urbaines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Saïdi-Sharouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caillens Raphaël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Image de Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une critique des formes environnementales issues des dispositifs participatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des formes pour vivre l'environnement. Théorie, expérience, esthétique et critique politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LADYSS (CNRS/Univ. Paris 1, 7, 8, 10) et CRAL (CNRS/EHESS), Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality and Spaces of the Moving City : Informal Actors and Urban Transformations in the Era of the Greater Paris</w:t>
+                <w:t xml:space="preserve">Temporality of Physical and Political Liminal Spaces in the Urban Transformations of the Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Urban Inclusion: Spaces, Mobilisations, Interventions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Coimbra, Jun 2012, Coimbra, Portugal. pp.92-112</w:t>
+              <w:t xml:space="preserve">18th International Conference on Urban Planning, Regional Development and Information Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Real Corp, May 2013, Rome, Italy. pp.879-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523461v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporality of Physical and Political Liminal Spaces in the Urban Transformations of the Greater Paris</w:t>
+                <w:t xml:space="preserve">Temporality and Spaces of the Moving City : Informal Actors and Urban Transformations in the Era of the Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Urban Planning, Regional Development and Information Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Real Corp, May 2013, Rome, Italy. pp.879-888</w:t>
+              <w:t xml:space="preserve">Rethinking Urban Inclusion: Spaces, Mobilisations, Interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Coimbra, Jun 2012, Coimbra, Portugal. pp.92-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01523458v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01523461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limite comme espace sensible. Le boulevard périphérique de Paris, une frontière en transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance no(s) limit(es)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Ethnologie et Anthropologie, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension spatiale et temporelle des mutations de la ville. Actions collectives citoyennes et transformations urbaines dans le nord-est parisien à l’heure du Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième atelier des doctorants en Sociologie de l’urbain - Réseau thématique « Sociologie de l’urbain et des territoires » (RT9) de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactiques et formes d’engagement des acteurs non-institutionnels de la transformation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de l’architecture et de l’urbanisme à l’épreuve de l’implication des habitants et des usagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power negotiations on the limit of Paris: urban politics and inhabitants' agency in the transformation of a contested space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty and disquiet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3991,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38256838"/>
+    <w:nsid w:val="7882DA59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4139,51 +4256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D430DC0F"/>
+    <w:nsid w:val="41D3983C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4373,51 +4490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2026-139003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/produit/294/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>