--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Federica Gatta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maîtresse de conférences en urbanisme, Université Grenoble-Alpes.</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences, Université Grenoble-Alpes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -146,51 +146,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Architecte urbaniste, membre du laboratoire Pacte et enseignante à l'institut d'Urbanisme et de Géographie Alpine de l'Université Grenoble Alpes depuis 2016.</w:t>
+        <w:t xml:space="preserve">Architecte et chercheuse en études urbaines, membre du laboratoire Pacte et enseignante à l'institut d'Urbanisme et de Géographie Alpine de l'Université Grenoble Alpes depuis 2016.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Diplôme d'architecture, faculté d'Architecture de Roma Tre (Italie), 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doctorat en aménagement de l'espace, urbanisme, Université Paris Ouest-Nanterre la Défense (ED 395 MCSPP), Laboratoire Architecture Anthropologie (LAVUE UMR 7218 CNRS), 2014.</w:t>
       </w:r>
@@ -201,51 +201,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheuse associée au Laboratoire Architecture Ville Urbanisme Environnement, équipe LAA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du réseau scientifique LIEU (Logiques Identités Espaces Urbanités)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux portent sur l’analyse anthropologique des processus de transformation de l’espace à l’échelle urbaine et architecturale. Les objets de mes recherches sont constitués par des situations de négociation et de collaboration entre institutions et société civile qui questionnent le rôle de la critique sociale dans le projet. Je m’intéresse également aux implications des méthodes ethnographiques à la fois dans la pratique de conception de l’espace et dans la recherche urbaine.</w:t>
+        <w:t xml:space="preserve">Mes travaux portent sur le rôle des associations citoyennes dans les processus de transformation de l'espace et dans la gestion des infrastructures urbaines. Mes recherches s'intéressent aux situations de négociation et de collaboration entre les institutions et la société civile qui questionnent le rôle de la critique sociale. Je m'intéresse en particulier aux implications des méthodes ethnographiques tant dans la pratique que dans la recherche urbaine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2903,217 +2903,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer une politique participative en contexte d'austérité : retour sur un Appel à Projet Urbain Innovant à Grenoble</w:t>
+                <w:t xml:space="preserve">Entre procédure et expérimentation : le travail du commun dans les espaces à saisir des appels à projets urbains innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Days : Politiques publiques et sciences pour les territoires urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036603v1</w:t>
+                <w:t xml:space="preserve">hal-03079172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre procédure et expérimentation : le travail du commun dans les espaces à saisir des appels à projets urbains innovants</w:t>
+                <w:t xml:space="preserve">Réinventer une politique participative en contexte d'austérité : retour sur un Appel à Projet Urbain Innovant à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Tours, France</w:t>
+              <w:t xml:space="preserve">Future Days : Politiques publiques et sciences pour les territoires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079172v1</w:t>
+                <w:t xml:space="preserve">hal-03036603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un atelier à l'autre. Réflexions sur une pratique de collaboration et d’échange entre urbanisme et architecture</w:t>
               </w:r>
@@ -4108,51 +4108,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7882DA59"/>
+    <w:nsid w:val="326B0E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4256,51 +4256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41D3983C"/>
+    <w:nsid w:val="1D42D3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4490,51 +4490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2026-139003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/produit/294/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-gatta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9285-5801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183421191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05607022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gatta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramirez-Cobo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2026-139003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Montesano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SUR2025-21498" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13et0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970427v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne D&#8217;orazio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1879" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2023.320108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376148v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Carlone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianira Vassallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00157-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01711497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sotgia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsimbernon.com/purchase/l-habiter-comme-patrimoine/13407.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-donner-lieu.com/editions/nos-livres/contrepouvoirs-urbains" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-boa.fr/produit/294/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113253v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loeildorenligne.com/collection-architecture-et-urbanisme/141-representer-la-transformation-9782913661981.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100599030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia de Biase" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Zanini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://europia.org/edition/livres/ing/hyperurbain5.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anita Palumbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Walking-in-the-European-City-Quotidian-Mobility-and-Urban-Ethnography/Shortell-Brown/p/book/9781472416162" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915680v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03634195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Gauffenic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Naydenov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613240v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079172v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bataille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036603v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207381v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Golay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079576v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Sa&#239;di-Sharouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caillens Rapha&#235;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597241v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>