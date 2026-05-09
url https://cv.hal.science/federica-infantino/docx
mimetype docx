--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -2124,1459 +2124,1459 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilevel Management of Irregular Migration and Return in the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Systematic Knowledge Accumulation in Migration Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILE - Mobility Law Open Lab with Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behind the "Corporate Veil": How Private Companies Interact with Legal Infrastructures in International Migration Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOBILE - The Danish National Research Foundation’s Center of Excellence for Global Mobility Law, Apr 2024, Copenhaguen, Denmark, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European migration governance Local responses in international migration governance: the case of privatised immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An interconnected world? Rethinking citizenship and migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European University Institute, May 2024, Florence (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU - Latin America dialogue on migration and integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration Governance in Europe and South America - an interregional dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURAC Research Center, Sep 2023, Bolzano (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside Governance : The Role of Private Companies in Shaping and Diffusing Responses to Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuities and Change in a Migration World. Migration Policy Centre Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European University Institute, Jun 2022, Florence (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privatising Border Control: Law at the limits of the sovereign state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Marketization of ‘Legitimate’ Violence. Private/Public Cooperation to Induce Deportations?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center of Criminology, University of Oxford, Jun 2021, Oxford (All Souls College), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification de ‘risque’ vue par les pratiques: des visas Schengen à l’expulsion au Royaume Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Le Québec face aux risques mondiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montréal, Feb 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsourcing Visa Control in the Context of Visa Processing Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert workshop Privatising Migration: A Solution for the European Union?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham; European Policy Center, Jun 2019, Nottingham (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of Practice and Migration Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop: Micro Practices and Communities of Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Schuman Center for Advanced Studies, Nov 2018, Florence (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outsourcing Border Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration and Refugee Issues in Global Perspective Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Munk School of Governance; University of Toronto, Jun 2018, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusive address of the conference Coding and Decoding the Border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conclusive address of the conference Coding and Decoding the Border</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de philosophie et sciences sociales de l'Université libre de Bruxelles, Apr 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les frontières, évaluer l'amour 'vrai'. Le contrôle des mariages aux Consulats de Belgique, d’Italie, de France à Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'amour et ses frontières. La gestion étatique des mariages dans l'espace Schengen. Laboratoire d'Anthropologie des Mondes Contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Université Libre de Bruxelles. Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schengen et les frontières de l’Europe. Des significations politiques aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Schengen et frontières extérieures : Regards croisés sur la gestion des frontières de l’Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Université de Szeged/Institut français. Budapest, Hongrie. pp.70 - 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weaving Ties in Urban Areas. The Social and Symbolic Roles of Sub-Saharans’ Cultural Entrepreneurial Activities in Moroccan Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, migrants and the development of inclusive urban cultures and identities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, The Second ISA Forum of Sociology, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordering at the non-state window.The effects of the outsourcing to private service providers in the implementation of the visa policy in Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR Standing Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tampere, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private-public cooperation in the visa policy implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borders and Borderlands: Contested Spaces Between States, 15th Berlin Roundtables on Transnationality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schengen et les frontières de l’Europe.Des significations politiques aux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Schengen et frontières extérieures: Regards croiséssur la gestion des frontières de l’Unioneuropéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Université de Szeged/Institutfrançais, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs administratifs et professionnels dans le processus de délivrance des visas Schengen par la Belgique au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs administratifs et professionnels de l’immigration : articuler les dynamiques nationales, européennes et internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Sciences Po, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borderingat the window: Schengen Visas policies and allocation practices at the ItalianEmbassy and Consulate in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Infantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEPS Centre for European Policy Studies, Training SchoolThe Reframing of the EU External Border: Risk, Ethnicity and Nationality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Brussels, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405576v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04632659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3728,77 +3728,180 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordering Europe abroad : Schengen visa policy implementation in Morocco and transnational policy-making from below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Political science. Institut d'études politiques de Paris - Sciences Po; Université libre de Bruxelles, 2014. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014IEPP0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03641950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Governance of Border Security in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Côté-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3827,160 +3930,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45 (3), pp.115, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407807v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03641950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4248,51 +4248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E62395C5"/>
+    <w:nsid w:val="43FC38A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4479,51 +4479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-infantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7116-2248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Infantino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.046.0247" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027162241250232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-022-00324-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1662717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2016.1174603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C&#244;t&#233;-Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B. Salter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#233;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.024.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edward Elgar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839105463.00034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26002-5_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857163.003.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889330.00024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infantino Federica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.peral.2011.02.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.peral.2011.02.0101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10647-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46984-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-infantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7116-2248" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Infantino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apc.046.0247" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00027162241250232" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40878-022-00324-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rego.12549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1662717" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2016.1174603" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine C&#244;t&#233;-Boucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B. Salter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.150.0079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R&#233;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.024.0067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01023911v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Edward Elgar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839105463.00034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26002-5_3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630608v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192857163.003.0009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800889330.00024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632439v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infantino Federica" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.peral.2011.02.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.peral.2011.02.0101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633356v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633775v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633887v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405582v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405576v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10647-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-46984-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03641950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014IEPP0059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02407807v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02405567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01919592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>