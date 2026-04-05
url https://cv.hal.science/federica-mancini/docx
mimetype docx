--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -443,944 +443,1348 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The garnment of civil uniforms by Picot Brocard workshop in the 19th century</w:t>
+                <w:t xml:space="preserve">« L’HABIT DU POUVOIR : LA CONTRIBUTION DE LA MAISON PICOT-BROCARD AU SUCCÈS DU COSTUME CIVIL OFFICIEL FABRIQUÉ EN FRANCE AU XIXE SIÈCLE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625624v1</w:t>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-03788970v1</w:t>
+                <w:t xml:space="preserve">hal-05481136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasted Quadratura Drawings A Focus on the Collection of the Prints and Drawings Department in the Louvre Museum</w:t>
+                <w:t xml:space="preserve">The garnment of civil uniforms by Picot Brocard workshop in the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04214551v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finitions textiles, Ruban, galons, franges, lisières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFET, Nov 2022, Bourgoin-Jallieu, France. pp.171-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricked Lines, Repetition and the Art Market. The Stoning of Saint Stephen by Luca Cambiaso's Workshop</w:t>
+                <w:t xml:space="preserve">The Taste of a Connoisseur: The Red Chalk Drawings coming from Filippo Baldinucci's Collection at the Louvre Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04214548v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disegni a pietra rossa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sul disegno di alcuni maestri genovesi del Cinquecento</w:t>
+                <w:t xml:space="preserve">Los dibujos genoveses del siglo y principios del XVII conservados en la Biblioteca Nacional de Espana: problematicas, propuestas y novedades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04188320v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibujos Españoles e Italianos del Cinquecento del siglo XVI en la Biblioteca Nacional de Espana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Madrid, España. pp.81-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piola disegnatore secondo la maniera di Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Domenico Piola e la sua bottega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Gênes, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra ricerche, catalogazione, mostre e pratiche di conservazione: una giornata tipo al dipartimento di Arti grafiche del Museo del Louvre</w:t>
+                <w:t xml:space="preserve">Pasted Quadratura Drawings A Focus on the Collection of the Prints and Drawings Department in the Louvre Museum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:pPr/>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pricked Lines, Repetition and the Art Market. The Stoning of Saint Stephen by Luca Cambiaso's Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 978-3-11-098779-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05482240v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul disegno di alcuni maestri genovesi del Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 978-88-6373-925-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tra ricerche, catalogazione, mostre e pratiche di conservazione: una giornata tipo al dipartimento di Arti grafiche del Museo del Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lezione scuola specializzazione ISSUGE Genova (Italia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Genova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apogée du baroque génois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Ecole du Louvre, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'ombre de Christophe Colombe</w:t>
+                <w:t xml:space="preserve">Les techniques du dessin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maitrise. France. 2020</w:t>
+              <w:t xml:space="preserve">Master. Paris III Université Sorbonne Nouvelle, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512712v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Siglo de los genoveses et la modernité de Luca Cambiaso: la naissance d'une école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maitrise. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'ombre de Christophe Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maitrise. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Superba mise à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maitrise. Ecole du Louvre, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double vie d'un dessin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maitrise. France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir des expositions au département des Arts graphiques, enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessiner la grandeur : i disegni genovesi del musei del Louvre. In anteprima, presentazione del catalogo ragionato e della mostra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Italy. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Art du plafond dans l'Italie baroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Mancini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maitrise. France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1527,51 +1931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789090v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788970v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188320v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512712v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512706v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Mancini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744273v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788970v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214548v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482240v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>