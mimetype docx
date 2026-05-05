--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1535,116 +1535,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les données exposent</w:t>
+                <w:t xml:space="preserve">Prises de parole: A conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rasti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vues &amp; données (catalogue II) 20-09-2024 - 15-12-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-52, 2024</w:t>
+              <w:t xml:space="preserve">Wall as Horizon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scheidegger&amp;Spiess, 2024, 978-3-85881-894-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942021v1</w:t>
+                <w:t xml:space="preserve">hal-04960733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement de l'art à Genève au prisme des réformes post 68 : ruptures et nouveaux principes pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Enckell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1664,139 +1673,130 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNIGE, HEAD, Genève - Hes-so. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’enseignement des Arts à Genève. Du XVIIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg, pp.259-263, 2024, 9782825713556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de parole: A conversation</w:t>
+                <w:t xml:space="preserve">Ce que les données exposent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wall as Horizon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scheidegger&amp;Spiess, 2024, 978-3-85881-894-2</w:t>
+              <w:t xml:space="preserve">Vues &amp; données (catalogue II) 20-09-2024 - 15-12-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-52, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960733v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualiser la vision: Projections dans les archives curatoriales féministes</w:t>
               </w:r>
@@ -1845,165 +1845,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first person singular in collective archives</w:t>
+                <w:t xml:space="preserve">Losing Gilding and Memory: On the Nature of Some Dissimulated Gifts to the Palais des Nations in Geneva (1930–1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eva Frapiccini — Dreams Archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno, 2023, ISBN 978-88-99058-60-9</w:t>
+              <w:t xml:space="preserve">In Petra Köhle and Nicolas Vermot-Petit-Outhenin, At Your Earliest Convenience. Institutional Memory: Politics of the Gift at the Palais des Nations, Zurich: editions fink, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-3-03746-260-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497546v1</w:t>
+                <w:t xml:space="preserve">hal-04418689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing Gilding and Memory: On the Nature of Some Dissimulated Gifts to the Palais des Nations in Geneva (1930–1971)</w:t>
+                <w:t xml:space="preserve">The first person singular in collective archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Petra Köhle and Nicolas Vermot-Petit-Outhenin, At Your Earliest Convenience. Institutional Memory: Politics of the Gift at the Palais des Nations, Zurich: editions fink, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-3-03746-260-7</w:t>
+              <w:t xml:space="preserve">Eva Frapiccini — Dreams Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno, 2023, ISBN 978-88-99058-60-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418689v1</w:t>
+                <w:t xml:space="preserve">hal-04497546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing Memories, Images and Words in The Museum of Innocence</w:t>
               </w:r>
@@ -2490,173 +2490,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04127017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Contingent monuments:” Constructions of Publicness in the Fascist Italy Exhibitionary Complex 1920s–1940s</w:t>
+                <w:t xml:space="preserve">Produire l'image de la grève: iconographie de l'image manquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
+              <w:t xml:space="preserve">Musée cantonal d'art du Valais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regimes of Invisibility in Contemporary Art, Theory and Culture. Image, Racialization, History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-140, 2017</w:t>
+              <w:t xml:space="preserve">EN MARCHE UNTERWEGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Til Schaap, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526840v1</w:t>
+                <w:t xml:space="preserve">hal-04526726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire l'image de la grève: iconographie de l'image manquante</w:t>
+                <w:t xml:space="preserve">“Contingent monuments:” Constructions of Publicness in the Fascist Italy Exhibitionary Complex 1920s–1940s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Musée cantonal d'art du Valais. </w:t>
+              <w:t xml:space="preserve">Palgrave Macmillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EN MARCHE UNTERWEGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Til Schaap, 2017</w:t>
+              <w:t xml:space="preserve">Regimes of Invisibility in Contemporary Art, Theory and Culture. Image, Racialization, History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-140, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526726v1</w:t>
+                <w:t xml:space="preserve">hal-04526840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2826,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AED41E5E"/>
+    <w:nsid w:val="3927014C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-martini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5911-8033" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Martini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enckell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906914v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag/2724-3923/2024/02/005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;trel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Drabble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmy Olivia Alexandra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewandowska Marysia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrella Francesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Canziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Alexandra Fahmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Gisler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Michelkevi&#269;ius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ireland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497546v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-martini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-5911-8033" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Martini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Enckell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906914v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/mag/2724-3923/2024/02/005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;trel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127132v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574435v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Drabble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942008v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmy Olivia Alexandra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewandowska Marysia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ventrella Francesco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Canziani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Alexandra Fahmy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Jones" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priska Gisler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Michelkevi&#269;ius" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526737v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ireland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526756v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960733v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rasti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127081v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>