--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -185,64 +185,64 @@
                 <w:t xml:space="preserve">Stress Barriers and Their Impact on Rupture Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Passelègue</w:t>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 131 (2), pp.e2025JB032879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JB032879⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -283,64 +283,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stress Distribution in Seismic Cycle Complexity of a Long Laboratory Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -452,721 +452,721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 193, pp.105876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2024.105876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional weakening leads to unconventional singularities during dynamic rupture propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 626, pp.118550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Viscous Lubricant on Nucleation and Propagation of Frictional Ruptures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (4), pp.e2022JB026090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022jb026090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the scale dependence in the dynamics of frictional rupture: Constant fracture energy versus size-dependent breakdown work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 584, pp.117442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Co‐Seismic Variations of Elastic Properties in the Crust: Insight From the Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021GL093619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1176,546 +1176,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of thermal weakening in the frictional rupture dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-6939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
+                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394696v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Passelegue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394671v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stress distribution dictates nucleation location and complexity of the seismic cycle of long laboratory faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. pp.EGU24-15205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-15205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress barriers, distal weakening, and their effect on seismic rupture: Applications to Enhanced Geothermal Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barnaby Fryer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1737,98 +1737,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington DC, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1896,51 +1896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0A76B9D"/>
+    <w:nsid w:val="8B8032A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>