--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1301,269 +1301,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Passelegue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394671v1</w:t>
+                <w:t xml:space="preserve">hal-04394696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
+                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394696v1</w:t>
+                <w:t xml:space="preserve">hal-04394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1896,51 +1896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B8032A5"/>
+    <w:nsid w:val="A4783B63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>