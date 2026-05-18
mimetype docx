--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -524,274 +524,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
+                <w:t xml:space="preserve">Frictional weakening leads to unconventional singularities during dynamic rupture propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Latour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Noël</w:t>
+                <w:t xml:space="preserve">F. Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
+                <w:t xml:space="preserve">M. Lebihain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Violay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 626, pp.118550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797340v1</w:t>
+                <w:t xml:space="preserve">hal-04373465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional weakening leads to unconventional singularities during dynamic rupture propagation</w:t>
+                <w:t xml:space="preserve">What Happens When Two Ruptures Collide?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Paglialunga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Passelègue</w:t>
+                <w:t xml:space="preserve">Soumaya Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Paglialunga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lebihain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Violay</w:t>
+                <w:t xml:space="preserve">Jean‐paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 626, pp.118550. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373465v1</w:t>
+                <w:t xml:space="preserve">hal-04797340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Viscous Lubricant on Nucleation and Propagation of Frictional Ruptures</w:t>
               </w:r>
@@ -1301,269 +1301,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
+                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Barras</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Passelegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Violay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394696v1</w:t>
+                <w:t xml:space="preserve">hal-04394671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Scale Dependence in the Dynamics of Frictional Rupture.</w:t>
+                <w:t xml:space="preserve">On the scale dependence in the dynamics of rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Paglialunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Passelegue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lebihain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brantut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394671v1</w:t>
+                <w:t xml:space="preserve">hal-04394696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1896,51 +1896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4783B63"/>
+    <w:nsid w:val="E9E9CAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2127,51 +2127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federica-paglialunga" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-5726" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Paglialunga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB032879" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Violay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL116440" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnaby Fryer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lebihain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105876" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paglialunga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebihain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Latour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524842v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb026090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03822294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brantut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Barras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117442" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acosta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL093619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-6939" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Passelegue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10681" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921977v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-15205" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>