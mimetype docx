--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federica Schiavi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche IRDService de spectroscopies vibrationnellesLaboratoire Magmas & Volcans, Aubière, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion bubbles provide new insights into crystallisation depths and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; systematics at Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivonne A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1509409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curtolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-025-02260-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the chemical evolution of sub-arc magmas from the high-pressure electrical conductivity of basaltic and andesitic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wolfgang Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g52545.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet growth across the quartz–coesite transition in metapelites: equilibrium vs. kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-37-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusions reveal massive carbon dioxide emissions from continental intraplate volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a near real-time magma ascent monitoring by combined fluid inclusion barometry and ongoing seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Cyrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Pankhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (6), pp.eadi4300. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Lo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio G Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pardo Cofrades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma storage and degassing beneath the youngest volcanoes of the Massif Central (France): Lessons for the monitoring of a dormant volcanic province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rafflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121603. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Falasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello Cioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pistolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.107961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on water incorporation in magmatic amphibole: experimental constraints with a micro-Raman spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cannaò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-34-19-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey towards the forbidden zone: a new, cold, UHP unit in the Dora-Maira Massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (6), pp.59. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-022-01923-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eruption run-up at Mt. Etna volcano: Constraining magma decompression rates and their relationships with the final eruptive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 597, pp.117821. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma dehydration controls the energy of recent eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite and aragonite found: P–T and fluid composition in meta-marls from the Combin Zone (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. A Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. J Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. M Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madison Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taya Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 407, pp.107095. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrical Conductivity of Liebermannite: Implications for Water Transport Into the Earth's Lower Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sainlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Demouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox control on chromium isotope behaviour in silicate melts in contact with magnesiochromite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. K Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (1), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetha Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Biren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene ultra-high temperature (UHT) metamorphism in the Gruf complex (Central Alps): constraints by LA-ICPMS zircon and monazite dating in petrographic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Iole Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.774 - 787. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation rates in the Gran Paradiso Massif (Western Alps) constrained by in situ U–Th–Pb dating of accessory phases (monazite, allanite and xenotime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (3), pp.Art. n°24. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adsorption of HCl on volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochilt Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 438, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P – V – T – X evolution of olivine-hosted melt inclusions during high-temperature homogenization treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical heterogeneities in magma beneath Mount Etna recorded by 2001-2006 melt inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosciglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (7), pp.2109-2126. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of crystal growth in a basalt melt and the development of crystal size distribution in igneous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 167, pp.1003. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-014-1003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element and Pb–B–Li isotope systematics of olivine-hosted melt inclusions: insights into source metasomatism beneath Stromboli (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-011-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moissanite cell apparatus for optical in situ observation of crystallizing melts at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing, crystallization and eruption dynamics at Stromboli: trace element and lithium isotopic evidence from 2003 ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Moriguti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (4), pp.541-561. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-009-0441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ observation of crystallization processes in a basaltic-andesitic melt with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (11), pp.963-966. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30087A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking magma dynamics by laser ablation (LA)-ICPMS trace element analysis of glass in volcanic ash: The 1995 activity of Mt. Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (5), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic gas geochemical monitoring of the 2021 Tajogaite eruption (La Palma, Canary Island) reveals a CO 2 -rich source for alkaline ocean island volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.15289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-rich basanitic magmas generation in continental intraplate regions: insight from olivine-hosted melt inclusions in the Bas-Vivarais volcanic province (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subduction continentale dans les Alpes occidentales : nouvelles découvertes à Dora-Maira..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04428129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high CO2 contents (≥ 3 wt%) in olivine-hosted magmatic inclusions from the Bas-Vivarais volcanic province (Ardèche, France): Implications for magma genesis in a continental intraplate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, oneline, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of volatile sources in the 1991 eruption of Mount Pinatubo (Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet de Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oneline, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite found ! Resolving paradoxes of the metamorphic structure of the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vEGU21: Gather Online, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawsonite et aragonite dans les unités océaniques de la zone du Combin (Alpes occidentales): implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma volatile loss drives the energy of eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Conferenza A. Rittmann giovani ricercatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of olivine-hosted melt inclusions of the ~ 7 ky basanitic Montcineyre eruption, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of detachment and rates of exhumation constrained by in in situ U-Th-Pb dating (monazite, allanite, xenotime): the Gran Paradiso case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-3936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of detachment of continental slices from the downgoing slab in a subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of crystallization and textural evolution in magmatic systems with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of mass discharge and decompression rates during the Plinian phase of the Bronze-Age eruption of Santorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union of Geosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volatiles and crustal contamination on the April 2015 eruption dynamics of Calbuco Volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cannatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Chilean Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-V-T-X Evolution of Olivine-hosted Melt Inclusions and Implications for Interpretation of Homogenization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federica Schiavi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche IRDService de spectroscopies vibrationnellesLaboratoire Magmas & Volcans, Aubière, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curtolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion bubbles provide new insights into crystallisation depths and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; systematics at Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivonne A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1509409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-025-02260-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the chemical evolution of sub-arc magmas from the high-pressure electrical conductivity of basaltic and andesitic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wolfgang Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g52545.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet growth across the quartz–coesite transition in metapelites: equilibrium vs. kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-37-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusions reveal massive carbon dioxide emissions from continental intraplate volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a near real-time magma ascent monitoring by combined fluid inclusion barometry and ongoing seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Cyrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Pankhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (6), pp.eadi4300. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Lo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio G Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma storage and degassing beneath the youngest volcanoes of the Massif Central (France): Lessons for the monitoring of a dormant volcanic province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rafflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121603. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pardo Cofrades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Falasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello Cioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pistolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.107961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey towards the forbidden zone: a new, cold, UHP unit in the Dora-Maira Massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (6), pp.59. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-022-01923-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on water incorporation in magmatic amphibole: experimental constraints with a micro-Raman spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cannaò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-34-19-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eruption run-up at Mt. Etna volcano: Constraining magma decompression rates and their relationships with the final eruptive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 597, pp.117821. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma dehydration controls the energy of recent eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite and aragonite found: P–T and fluid composition in meta-marls from the Combin Zone (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. A Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. J Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. M Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madison Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taya Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrical Conductivity of Liebermannite: Implications for Water Transport Into the Earth's Lower Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 407, pp.107095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sainlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Demouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox control on chromium isotope behaviour in silicate melts in contact with magnesiochromite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. K Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (1), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetha Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Biren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene ultra-high temperature (UHT) metamorphism in the Gruf complex (Central Alps): constraints by LA-ICPMS zircon and monazite dating in petrographic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Iole Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.774 - 787. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation rates in the Gran Paradiso Massif (Western Alps) constrained by in situ U–Th–Pb dating of accessory phases (monazite, allanite and xenotime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (3), pp.Art. n°24. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adsorption of HCl on volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochilt Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 438, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P – V – T – X evolution of olivine-hosted melt inclusions during high-temperature homogenization treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical heterogeneities in magma beneath Mount Etna recorded by 2001-2006 melt inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosciglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (7), pp.2109-2126. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of crystal growth in a basalt melt and the development of crystal size distribution in igneous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 167, pp.1003. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-014-1003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element and Pb–B–Li isotope systematics of olivine-hosted melt inclusions: insights into source metasomatism beneath Stromboli (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-011-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moissanite cell apparatus for optical in situ observation of crystallizing melts at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing, crystallization and eruption dynamics at Stromboli: trace element and lithium isotopic evidence from 2003 ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Moriguti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (4), pp.541-561. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-009-0441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ observation of crystallization processes in a basaltic-andesitic melt with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (11), pp.963-966. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30087A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking magma dynamics by laser ablation (LA)-ICPMS trace element analysis of glass in volcanic ash: The 1995 activity of Mt. Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (5), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-rich basanitic magmas generation in continental intraplate regions: insight from olivine-hosted melt inclusions in the Bas-Vivarais volcanic province (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic gas geochemical monitoring of the 2021 Tajogaite eruption (La Palma, Canary Island) reveals a CO 2 -rich source for alkaline ocean island volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.15289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subduction continentale dans les Alpes occidentales : nouvelles découvertes à Dora-Maira..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04428129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite found ! Resolving paradoxes of the metamorphic structure of the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vEGU21: Gather Online, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of volatile sources in the 1991 eruption of Mount Pinatubo (Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet de Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oneline, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high CO2 contents (≥ 3 wt%) in olivine-hosted magmatic inclusions from the Bas-Vivarais volcanic province (Ardèche, France): Implications for magma genesis in a continental intraplate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, oneline, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawsonite et aragonite dans les unités océaniques de la zone du Combin (Alpes occidentales): implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma volatile loss drives the energy of eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Conferenza A. Rittmann giovani ricercatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of olivine-hosted melt inclusions of the ~ 7 ky basanitic Montcineyre eruption, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of detachment and rates of exhumation constrained by in in situ U-Th-Pb dating (monazite, allanite, xenotime): the Gran Paradiso case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-3936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of detachment of continental slices from the downgoing slab in a subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of crystallization and textural evolution in magmatic systems with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of mass discharge and decompression rates during the Plinian phase of the Bronze-Age eruption of Santorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union of Geosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volatiles and crustal contamination on the April 2015 eruption dynamics of Calbuco Volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cannatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Chilean Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-V-T-X Evolution of Olivine-hosted Melt Inclusions and Implications for Interpretation of Homogenization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wolfgang Ashley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52545.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ball&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nosenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-455-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02958-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04448966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Auria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Cyrzan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Pankhurst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi4300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04257727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasdeloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121603" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Canna&#242;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casiraghi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-19-2022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01923-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viccaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01818-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. K Matzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01879915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01721695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robyr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1452-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochilt Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.01.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosciglione" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kitagawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005786" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A42EC9A8BF91127ACBF9FF1A66506A442FD1DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1003-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0713-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKQ5W1R8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konschak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3379" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0441-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CB6Q9Z2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30087A.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024789" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823860v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asensio-Ramos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15289" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269757v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269545v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5567" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269512v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manzotti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6160" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccarello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768392v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astudillo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannatelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castruccio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wolfgang Ashley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52545.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ball&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nosenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-455-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02958-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04448966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Auria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Cyrzan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Pankhurst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi4300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04257727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasdeloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121603" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01923-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Canna&#242;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casiraghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-19-2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viccaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01818-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. K Matzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01879915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01721695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robyr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1452-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochilt Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.01.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosciglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kitagawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005786" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A42EC9A8BF91127ACBF9FF1A66506A442FD1DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1003-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0713-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKQ5W1R8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konschak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3379" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0441-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CB6Q9Z2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30087A.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024789" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823860v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asensio-Ramos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manzotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6160" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5567" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6041" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccarello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768392v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astudillo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannatelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castruccio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>