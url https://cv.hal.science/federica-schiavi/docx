--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federica Schiavi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche IRDService de spectroscopies vibrationnellesLaboratoire Magmas & Volcans, Aubière, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curtolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion bubbles provide new insights into crystallisation depths and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; systematics at Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivonne A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1509409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-025-02260-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the chemical evolution of sub-arc magmas from the high-pressure electrical conductivity of basaltic and andesitic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wolfgang Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g52545.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet growth across the quartz–coesite transition in metapelites: equilibrium vs. kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-37-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusions reveal massive carbon dioxide emissions from continental intraplate volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a near real-time magma ascent monitoring by combined fluid inclusion barometry and ongoing seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Cyrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Pankhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (6), pp.eadi4300. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Lo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio G Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma storage and degassing beneath the youngest volcanoes of the Massif Central (France): Lessons for the monitoring of a dormant volcanic province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rafflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121603. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pardo Cofrades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Falasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello Cioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pistolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.107961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey towards the forbidden zone: a new, cold, UHP unit in the Dora-Maira Massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (6), pp.59. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-022-01923-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on water incorporation in magmatic amphibole: experimental constraints with a micro-Raman spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cannaò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-34-19-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eruption run-up at Mt. Etna volcano: Constraining magma decompression rates and their relationships with the final eruptive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 597, pp.117821. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma dehydration controls the energy of recent eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite and aragonite found: P–T and fluid composition in meta-marls from the Combin Zone (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. A Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. J Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. M Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madison Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taya Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrical Conductivity of Liebermannite: Implications for Water Transport Into the Earth's Lower Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 407, pp.107095. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sainlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Demouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox control on chromium isotope behaviour in silicate melts in contact with magnesiochromite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. K Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (1), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetha Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Biren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene ultra-high temperature (UHT) metamorphism in the Gruf complex (Central Alps): constraints by LA-ICPMS zircon and monazite dating in petrographic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Iole Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.774 - 787. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation rates in the Gran Paradiso Massif (Western Alps) constrained by in situ U–Th–Pb dating of accessory phases (monazite, allanite and xenotime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (3), pp.Art. n°24. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adsorption of HCl on volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochilt Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 438, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P – V – T – X evolution of olivine-hosted melt inclusions during high-temperature homogenization treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical heterogeneities in magma beneath Mount Etna recorded by 2001-2006 melt inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosciglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (7), pp.2109-2126. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of crystal growth in a basalt melt and the development of crystal size distribution in igneous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 167, pp.1003. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-014-1003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element and Pb–B–Li isotope systematics of olivine-hosted melt inclusions: insights into source metasomatism beneath Stromboli (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-011-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moissanite cell apparatus for optical in situ observation of crystallizing melts at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing, crystallization and eruption dynamics at Stromboli: trace element and lithium isotopic evidence from 2003 ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Moriguti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (4), pp.541-561. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-009-0441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ observation of crystallization processes in a basaltic-andesitic melt with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (11), pp.963-966. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30087A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking magma dynamics by laser ablation (LA)-ICPMS trace element analysis of glass in volcanic ash: The 1995 activity of Mt. Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (5), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-rich basanitic magmas generation in continental intraplate regions: insight from olivine-hosted melt inclusions in the Bas-Vivarais volcanic province (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic gas geochemical monitoring of the 2021 Tajogaite eruption (La Palma, Canary Island) reveals a CO 2 -rich source for alkaline ocean island volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.15289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subduction continentale dans les Alpes occidentales : nouvelles découvertes à Dora-Maira..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04428129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite found ! Resolving paradoxes of the metamorphic structure of the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vEGU21: Gather Online, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of volatile sources in the 1991 eruption of Mount Pinatubo (Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet de Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oneline, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high CO2 contents (≥ 3 wt%) in olivine-hosted magmatic inclusions from the Bas-Vivarais volcanic province (Ardèche, France): Implications for magma genesis in a continental intraplate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, oneline, France. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawsonite et aragonite dans les unités océaniques de la zone du Combin (Alpes occidentales): implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma volatile loss drives the energy of eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Conferenza A. Rittmann giovani ricercatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of olivine-hosted melt inclusions of the ~ 7 ky basanitic Montcineyre eruption, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of detachment and rates of exhumation constrained by in in situ U-Th-Pb dating (monazite, allanite, xenotime): the Gran Paradiso case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-3936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of detachment of continental slices from the downgoing slab in a subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of crystallization and textural evolution in magmatic systems with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of mass discharge and decompression rates during the Plinian phase of the Bronze-Age eruption of Santorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union of Geosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volatiles and crustal contamination on the April 2015 eruption dynamics of Calbuco Volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cannatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Chilean Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-V-T-X Evolution of Olivine-hosted Melt Inclusions and Implications for Interpretation of Homogenization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federica Schiavi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche IRDService de spectroscopies vibrationnellesLaboratoire Magmas & Volcans, Aubière, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion bubbles provide new insights into crystallisation depths and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; systematics at Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tivonne A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas E. Christopher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1509409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05080941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Bioreactivity of Sub‐10 μm Geogenic Particles: Comparison of Volcanic Ash and Desert Dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Tomašek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David E Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian J Hornby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.e2024GH001171. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gh001171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Curtolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 180 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-025-02260-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusions reveal massive carbon dioxide emissions from continental intraplate volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnet growth across the quartz–coesite transition in metapelites: equilibrium vs. kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-37-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05212605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the chemical evolution of sub-arc magmas from the high-pressure electrical conductivity of basaltic and andesitic magmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Wolfgang Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/g52545.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a near real-time magma ascent monitoring by combined fluid inclusion barometry and ongoing seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca d'Auria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Cyrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Pankhurst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (6), pp.eadi4300. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 in the mantle source of ocean island basanites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Maria Lo Forte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio G Rotolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 368, pp.93-111. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04431773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional eruptive CO 2 emissions from intra-plate alkaline magmatism in the Canary volcanic archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Pardo Cofrades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (1), pp.467. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-01103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma storage and degassing beneath the youngest volcanoes of the Massif Central (France): Lessons for the monitoring of a dormant volcanic province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boudoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pasdeloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Rafflin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 634, pp.121603. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What controls the formation of vulcanian bombs? A case study from the 1 February 2014 eruption of Tungurahua (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Falasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaello Cioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pistolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 444, pp.107961. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorine on water incorporation in magmatic amphibole: experimental constraints with a micro-Raman spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Cannaò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Fumagalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mineralogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34, pp.19-34. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ejm-34-19-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; content in magmas of the explosive andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 84 (4), pp.40. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-022-01550-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A journey towards the forbidden zone: a new, cold, UHP unit in the Dora-Maira Massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 177 (6), pp.59. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-022-01923-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and physicochemical properties of respirable volcanic ash from the 16‐17 August 2006 Tungurahua eruption (Ecuador), and alveolar epithelium response in‐vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Damby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Belville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022gh000680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eruption run-up at Mt. Etna volcano: Constraining magma decompression rates and their relationships with the final eruptive energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 597, pp.117821. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conductivities of solid and molten silicates: Implications for dynamos in mercury-like proto-planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Andrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 312, pp.106655. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma dehydration controls the energy of recent eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicate melt inclusions in the new millennium: A review of recommended practices for preparation, analysis, and data presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. A Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. J Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. M Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 570, pp.120145. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite and aragonite found: P–T and fluid composition in meta-marls from the Combin Zone (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (8), pp.60. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01818-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03320510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of magma decompression and discharge during a Plinian event (Late Bronze-Age eruption, Santorini) from multiple eruption-intensity proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madison Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taya Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01438-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-eruptive magmatic processes associated with the historical (218 ± 14 aBP) explosive eruption of Tutupaca volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jersy Mariño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 82 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-019-1335-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrical Conductivity of Liebermannite: Implications for Water Transport Into the Earth's Lower Mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mainak Mookherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB020094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking magmatic processes and magma chemistry during the post-glacial to recent explosive eruptions of Ubinas volcano (southern Peru)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nélida Manrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 407, pp.107095. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical, Textural and Thermal Analyses of Local Interactions Between Lava Flow and a Tree – Case Study From Pāhoa, Hawai’i</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Biren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Tuffen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Demouchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox control on chromium isotope behaviour in silicate melts in contact with magnesiochromite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. K Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jerram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 288 (1), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of gaseous thallium, tellurium, vanadium and molybdenum into anhydrous alum, Lascar volcano fumaroles, Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sainlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle F. Rose-Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.64-82. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2020.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetha Venugopal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eocene ultra-high temperature (UHT) metamorphism in the Gruf complex (Central Alps): constraints by LA-ICPMS zircon and monazite dating in petrographic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Iole Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 175 (5), pp.774 - 787. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/jgs2018-017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.75. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01818386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01736955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhumation rates in the Gran Paradiso Massif (Western Alps) constrained by in situ U–Th–Pb dating of accessory phases (monazite, allanite and xenotime)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173 (3), pp.Art. n°24. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-018-1452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Withers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The adsorption of HCl on volcanic ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xochilt Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 438, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P – V – T – X evolution of olivine-hosted melt inclusions during high-temperature homogenization treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andronico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balcone-Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.49. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical heterogeneities in magma beneath Mount Etna recorded by 2001-2006 melt inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosciglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (7), pp.2109-2126. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of crystal growth in a basalt melt and the development of crystal size distribution in igneous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiwei Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 167, pp.1003. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-014-1003-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element and Pb–B–Li isotope systematics of olivine-hosted melt inclusions: insights into source metasomatism beneath Stromboli (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (6), pp.1011-1031. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-011-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A moissanite cell apparatus for optical in situ observation of crystallizing melts at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konschak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Mineralogist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (7), pp.1069-1079. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/am.2010.3379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degassing, crystallization and eruption dynamics at Stromboli: trace element and lithium isotopic evidence from 2003 ashes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsura Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Moriguti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eizo Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159 (4), pp.541-561. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-009-0441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First in situ observation of crystallization processes in a basaltic-andesitic melt with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (11), pp.963-966. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30087A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking magma dynamics by laser ablation (LA)-ICPMS trace element analysis of glass in volcanic ash: The 1995 activity of Mt. Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tiepolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pompilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vannucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (5), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GL024789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic gas geochemical monitoring of the 2021 Tajogaite eruption (La Palma, Canary Island) reveals a CO 2 -rich source for alkaline ocean island volcanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Aiuppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Burton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Asensio-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro La Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.15289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2-rich basanitic magmas generation in continental intraplate regions: insight from olivine-hosted melt inclusions in the Bas-Vivarais volcanic province (Ardèche, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La subduction continentale dans les Alpes occidentales : nouvelles découvertes à Dora-Maira..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Nosenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Poujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04428129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high CO2 contents (≥ 3 wt%) in olivine-hosted magmatic inclusions from the Bas-Vivarais volcanic province (Ardèche, France): Implications for magma genesis in a continental intraplate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Laumonier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, oneline, France. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.6041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of volatile sources in the 1991 eruption of Mount Pinatubo (Philippines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Drignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvet de Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Oneline, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing lawsonite found ! Resolving paradoxes of the metamorphic structure of the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vEGU21: Gather Online, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-6160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma volatile loss drives the energy of eruptions at Mt. Etna volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zuccarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Viccaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4a Conferenza A. Rittmann giovani ricercatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geeth Manthilake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawsonite et aragonite dans les unités océaniques de la zone du Combin (Alpes occidentales): implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ballevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27 ème Réunion des sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03405793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemistry of olivine-hosted melt inclusions of the ~ 7 ky basanitic Montcineyre eruption, Massif Central, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of detachment and rates of exhumation constrained by in in situ U-Th-Pb dating (monazite, allanite, xenotime): the Gran Paradiso case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-3936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01768392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of detachment of continental slices from the downgoing slab in a subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Robyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01574979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time observation of crystallization and textural evolution in magmatic systems with the moissanite cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Walte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Keppler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High CO2 content in magmas at an arc volcano : the andesitic Enco eruption of Mocho-Choshuenco volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Feignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of mass discharge and decompression rates during the Plinian phase of the Bronze-Age eruption of Santorini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Flaherty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Union of Geosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raepsaet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMPG-XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of volatiles and crustal contamination on the April 2015 eruption dynamics of Calbuco Volcano (Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cannatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castruccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Parada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Chilean Geological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Concepcion, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-V-T-X Evolution of Olivine-hosted Melt Inclusions and Implications for Interpretation of Homogenization Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Schiavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cluzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wolfgang Ashley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52545.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ball&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nosenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-455-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454328v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02958-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04448966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Auria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Cyrzan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Pankhurst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi4300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04257727v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasdeloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121603" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01923-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Canna&#242;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casiraghi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-19-2022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viccaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320510v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01818-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020094" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. K Matzen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerram" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01879915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01721695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robyr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1452-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochilt Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.01.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosciglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kitagawa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005786" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A42EC9A8BF91127ACBF9FF1A66506A442FD1DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133628v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1003-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402010v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0713-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKQ5W1R8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konschak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3379" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0441-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CB6Q9Z2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30087A.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404371v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024789" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802600v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823860v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asensio-Ramos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428129v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manzotti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6160" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5567" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269757v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6041" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405793v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccarello" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768392v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404796v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427268v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astudillo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannatelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castruccio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parada" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05080941v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivonne A. Howe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Christopher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Tuffen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1509409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Toma&#353;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Damby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Hornby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N Romanias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gh001171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02958-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Manzotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ball&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nosenzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-455-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Wolfgang Ashley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52545.1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04448966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Zanon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca d'Auria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Cyrzan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Pankhurst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi4300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Lo Forte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle F. Rose-Koga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G Rotolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.01.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aiuppa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Asensio-Ramos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pardo Cofrades" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01103-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04257727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pasdeloup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Rafflin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121603" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04301647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Falasconi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pistolesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Canna&#242;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Casiraghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tiepolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-19-2022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Feignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01550-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pitra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-022-01923-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03854727v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gh000680" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792780v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zuccarello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Viccaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106655" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12527" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03172829v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. A Gaetani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. J Wallace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. M Allison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03320510v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01818-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Myers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taya Flaherty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01438-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Manrique" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jersy Mari&#241;o" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1335-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02933235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020094" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02997285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rivera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02887240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Biren" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Harris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00233" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02955558v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. K Matzen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.07.038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02519720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sainlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.02.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01879915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Iole Spalla" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2018-017" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01721695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Robyr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1452-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochilt Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Keppler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.01.019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638319v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.09.025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1VMX1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosciglione" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kitagawa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsura Kobayashi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eizo Nakamura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005786" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A42EC9A8BF91127ACBF9FF1A66506A442FD1DE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiwei Ni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1003-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402010v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vannucci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-011-0713-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BKQ5W1R8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konschak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3379" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401976v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Moriguti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-009-0441-2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CB6Q9Z2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30087A.1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404371v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiepolo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vannucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL024789" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823860v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asensio-Ramos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro La Spina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.15289" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269757v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6041" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269545v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Drignon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet de Maisonneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5567" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manzotti" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-6160" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuccarello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405793v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballevre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02353915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Briot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768392v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Feignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Myers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flaherty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astudillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cannatelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castruccio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Parada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404844v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>