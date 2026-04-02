--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CE5AA74"/>
+    <w:nsid w:val="95E9EFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>