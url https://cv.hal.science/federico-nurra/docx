--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federico Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du service numérique de la rechercheDépartement des études et de la rechercheInstitut national d'histoire de l'art (INHA) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federico-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6100-8151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-6835-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Nurra est titulaire d'un doctorat en « Architecture et planification » avec une thèse intitulée « Outils cartographiques pour l'histoire des lieux » (Université de Sassari, 2015), d'un master spécialisé en « Géotechnologies pour l'archéologie » (Université de Sienne, 2008), et d'un diplôme en « Préservation du patrimoine culturel (archéologie) » avec un mémoire intitulé « Typologie de l'habitat et viabilité dans l'Antiquité tardive et au début du Moyen Âge dans la région historique de Logudoro-Mejlogu. Le cas de la région de la ville de Cossoine en Sardaigne » (Université de Sassari, 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement chef du service de recherche numérique à l'Institut national d'histoire de l'art (INHA, Paris), il était depuis 2018 responsable des ressources documentaires et numériques au même Institut.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2015 et 2018, il a travaillé à l'Institut national de recherches archéologiques préventives (Inrap) où il a été en charge de la médiation scientifique du projet NEARCH et du développement du projet ARIADNE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2010 et 2015, il a été chercheur au département d'architecture, de design et d'urbanisme (DADU) de l'université de Sassari. Ses principaux sujets de recherche étaient : le développement de l'infrastructure nationale italienne de données spatiales archéologiques ; la conception de plateformes de cartographie Web ; l'étude des paysages anciens et des transformations paysagères. Il a également été chargé de cours contractuel en « topographie ancienne » dans le cadre du programme de maîtrise de quatre ans en sciences architecturales et du programme de licence de première année en urbanisme (A.A. 2012/2013) à l'université de Sassari.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est l'auteur ou le co-auteur de plusieurs publications liées à ses sujets de recherche. Il a travaillé comme professionnel chargé de compiler l'analyse de la structure historique et culturelle dans la planification urbaine municipale des municipalités de Sassari, Abbasanta et Norbello, il a collaboré au projet « Carte archéologique numérique de la municipalité de Buddusò (Sardaigne, Italie) » et à un projet de recherche impliquant le territoire de Tresnuraghes et Planargia (Sardaigne, Italie) avec l'Université de Sassari. Il a été chercheur associé de la région autonome de Sardaigne en 2010-2012, menant le projet « Geo-Informatica per l'individuazione dei Paesaggi Storici - L'asta del Rio Mannu di Porto Torres » au DADU. Au cours des années précédentes, il s'est spécialisé dans l'archéologie préventive (cours avancé sur « Archeologia Preventiva e Valutazione del Rischio Archeologico - Normative tecniche per la valutazione dell'impatto di opere infrastrutturali sul patrimonio archeologico » - Archéologie préventive et évaluation du risque archéologique) et les systèmes d'information géographique (cours professionnel « Database Topografici : dalla teoria alla pratica » - GeoDB : de la théorie à la pratique) à l'Université de Sienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique quotidienne à une charte institutionnelle : la démarche vers la science ouverte de l’INHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New AIR for the Archaeological Process? The Use of 3D Web Semantic for Publishing Archaeological Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Derudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Repertorium der Akteure des französischen Kunstmarkts während der deutschen Besatzung (1940-1945) – Inhalte und Struktur eines deutsch-französischen Datenbankprojekts fur Provenienzforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Furtwängler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arbeitsgemeinschaft der Kunst- und Museumsbibliotheken (AKMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/akmb.2022.2.92481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling European Archaeological Research: The ARIADNE E-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Aloia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Binding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Cuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Archaeological Heritage. EAC symposium proceedings, 43, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11141/ia.43.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIADNE: A Research Infrastructure for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Geser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Digital Infrastructure for Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3064527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archaeological map of Italy to the national geographical archaeological information system. The sardinian “node”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2015), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape And Archaeology. Representing History For Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Quaderni di Careggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Common Goods from a Landscape Perspective, 6, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicazioni geo-informatiche per la tutela, gestione e valorizzazione del Patrimonio Archeologico e della Storia nel Paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planum, the journal of urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atti della XVI Conferenza Nazionale SIU - Società Italiana degli Urbanisti URBANISTICA PER UNA DIVERSA CRESCITA Aporie dello sviluppo, uscita dalla crisi e progetto del territorio contemporaneo Napoli 9-10 maggio 2013, 27 (2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso Tresnuraghes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2011), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografia Archeologica Digitale: retrospettive, prospettive e un esempio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2011), pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization of the Archaeological Cartographic Data on a National Scale in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2016, Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizzare la conoscenza per tutelare il territorio. L'Accordo Quadro tra le Soprintendenze per i Beni Archeologici della Sardegna e il Dipartimento di Architettura, Design e Urbanistica dell'Università degli Studi di Sassari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edoardo Minoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ArcheoFOSS. Free, Libre and Open Source Software e Open Format nei processi di ricerca archeologica. VIII Edizione, Catania 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016, 9781784912598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insostenibile leggerezza&amp;quot; della Carta Archeologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 6, 2015, Opening the Past 2015 - Game Over, Ideas for sustainable archaeology, Pisa 26-27 giugno 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.10-11, 2015, 9788868125226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti di rappresentazione per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca in vetrina. Originalità e impatto della ricerca scientifica di dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angeli </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2015, 978-88-917-0603-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-informatica per l'individuazione dei Paesaggi Storici. L'asta del Rio Mannu di Porto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Formazione e Ricerca in Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonia edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-119, 2014, 978-1-291-94701-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaggi di scala: dal contesto urbano al territorio. Geoinformatica per l'individuazione e la tutela del paesaggio 'storico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città e Territorio, tutela e valorizzazione del paesaggio culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Debatte Editore, pp.205-209, 2013, 978-88-6297-158-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and implementation of the Sardinian 'pole' of the National Information Network for the collective construction of WebGIS of Italian Archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 4, 2013, Opening the Past 2013. Archaeology of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2013, 978-88-6812-095-5. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassari. Il Piano Urbanistico Comunale. Analisi del sistema storico culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erentzias, Rivista della Soprintendenza per i Beni Archeologici di Sassari e Nuoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Carlo Delfino Editore, pp.456-457, 2011, 978-88-7138-630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europeans & Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEARCH, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5284/1043770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeka S comme outil d'exploitation et de médiation des données de la recherche : le cas des productions de l'Institut national d'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka - Projets scientifiques, culturels et/ou documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours au CIDOC-CRM pour évaluer l'interopérabilité de données archéologiques de terrain très variées : présentation des premiers résultats des tests effectués par l'Inrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti cartografici per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. Università degli Studi di Sassari (UniSS), 2016. Italian. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02960975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federico Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du service numérique de la rechercheDépartement des études et de la rechercheInstitut national d'histoire de l'art (INHA) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federico-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6100-8151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-6835-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Nurra est titulaire d'un doctorat en « Architecture et planification » avec une thèse intitulée « Outils cartographiques pour l'histoire des lieux » (Université de Sassari, 2015), d'un master spécialisé en « Géotechnologies pour l'archéologie » (Université de Sienne, 2008), et d'un diplôme en « Préservation du patrimoine culturel (archéologie) » avec un mémoire intitulé « Typologie de l'habitat et viabilité dans l'Antiquité tardive et au début du Moyen Âge dans la région historique de Logudoro-Mejlogu. Le cas de la région de la ville de Cossoine en Sardaigne » (Université de Sassari, 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement chef du service de recherche numérique à l'Institut national d'histoire de l'art (INHA, Paris), il était depuis 2018 responsable des ressources documentaires et numériques au même Institut.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2015 et 2018, il a travaillé à l'Institut national de recherches archéologiques préventives (Inrap) où il a été en charge de la médiation scientifique du projet NEARCH et du développement du projet ARIADNE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2010 et 2015, il a été chercheur au département d'architecture, de design et d'urbanisme (DADU) de l'université de Sassari. Ses principaux sujets de recherche étaient : le développement de l'infrastructure nationale italienne de données spatiales archéologiques ; la conception de plateformes de cartographie Web ; l'étude des paysages anciens et des transformations paysagères. Il a également été chargé de cours contractuel en « topographie ancienne » dans le cadre du programme de maîtrise de quatre ans en sciences architecturales et du programme de licence de première année en urbanisme (A.A. 2012/2013) à l'université de Sassari.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est l'auteur ou le co-auteur de plusieurs publications liées à ses sujets de recherche. Il a travaillé comme professionnel chargé de compiler l'analyse de la structure historique et culturelle dans la planification urbaine municipale des municipalités de Sassari, Abbasanta et Norbello, il a collaboré au projet « Carte archéologique numérique de la municipalité de Buddusò (Sardaigne, Italie) » et à un projet de recherche impliquant le territoire de Tresnuraghes et Planargia (Sardaigne, Italie) avec l'Université de Sassari. Il a été chercheur associé de la région autonome de Sardaigne en 2010-2012, menant le projet « Geo-Informatica per l'individuazione dei Paesaggi Storici - L'asta del Rio Mannu di Porto Torres » au DADU. Au cours des années précédentes, il s'est spécialisé dans l'archéologie préventive (cours avancé sur « Archeologia Preventiva e Valutazione del Rischio Archeologico - Normative tecniche per la valutazione dell'impatto di opere infrastrutturali sul patrimonio archeologico » - Archéologie préventive et évaluation du risque archéologique) et les systèmes d'information géographique (cours professionnel « Database Topografici : dalla teoria alla pratica » - GeoDB : de la théorie à la pratique) à l'Université de Sienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique quotidienne à une charte institutionnelle : la démarche vers la science ouverte de l’INHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New AIR for the Archaeological Process? The Use of 3D Web Semantic for Publishing Archaeological Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Derudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Repertorium der Akteure des französischen Kunstmarkts während der deutschen Besatzung (1940-1945) – Inhalte und Struktur eines deutsch-französischen Datenbankprojekts fur Provenienzforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Furtwängler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arbeitsgemeinschaft der Kunst- und Museumsbibliotheken (AKMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/akmb.2022.2.92481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling European Archaeological Research: The ARIADNE E-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Aloia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Binding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Cuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Archaeological Heritage. EAC symposium proceedings, 43, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11141/ia.43.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIADNE: A Research Infrastructure for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Geser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Digital Infrastructure for Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3064527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archaeological map of Italy to the national geographical archaeological information system. The sardinian “node”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2015), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape And Archaeology. Representing History For Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Quaderni di Careggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Common Goods from a Landscape Perspective, 6, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicazioni geo-informatiche per la tutela, gestione e valorizzazione del Patrimonio Archeologico e della Storia nel Paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planum, the journal of urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atti della XVI Conferenza Nazionale SIU - Società Italiana degli Urbanisti URBANISTICA PER UNA DIVERSA CRESCITA Aporie dello sviluppo, uscita dalla crisi e progetto del territorio contemporaneo Napoli 9-10 maggio 2013, 27 (2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso Tresnuraghes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2011), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografia Archeologica Digitale: retrospettive, prospettive e un esempio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2011), pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization of the Archaeological Cartographic Data on a National Scale in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2016, Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizzare la conoscenza per tutelare il territorio. L'Accordo Quadro tra le Soprintendenze per i Beni Archeologici della Sardegna e il Dipartimento di Architettura, Design e Urbanistica dell'Università degli Studi di Sassari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edoardo Minoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ArcheoFOSS. Free, Libre and Open Source Software e Open Format nei processi di ricerca archeologica. VIII Edizione, Catania 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016, 9781784912598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insostenibile leggerezza&amp;quot; della Carta Archeologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 6, 2015, Opening the Past 2015 - Game Over, Ideas for sustainable archaeology, Pisa 26-27 giugno 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.10-11, 2015, 9788868125226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti di rappresentazione per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca in vetrina. Originalità e impatto della ricerca scientifica di dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angeli </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2015, 978-88-917-0603-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-informatica per l'individuazione dei Paesaggi Storici. L'asta del Rio Mannu di Porto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Formazione e Ricerca in Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonia edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-119, 2014, 978-1-291-94701-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and implementation of the Sardinian 'pole' of the National Information Network for the collective construction of WebGIS of Italian Archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 4, 2013, Opening the Past 2013. Archaeology of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2013, 978-88-6812-095-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaggi di scala: dal contesto urbano al territorio. Geoinformatica per l'individuazione e la tutela del paesaggio 'storico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città e Territorio, tutela e valorizzazione del paesaggio culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Debatte Editore, pp.205-209, 2013, 978-88-6297-158-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassari. Il Piano Urbanistico Comunale. Analisi del sistema storico culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erentzias, Rivista della Soprintendenza per i Beni Archeologici di Sassari e Nuoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Carlo Delfino Editore, pp.456-457, 2011, 978-88-7138-630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europeans & Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEARCH, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5284/1043770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeka S comme outil d'exploitation et de médiation des données de la recherche : le cas des productions de l'Institut national d'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka - Projets scientifiques, culturels et/ou documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours au CIDOC-CRM pour évaluer l'interopérabilité de données archéologiques de terrain très variées : présentation des premiers résultats des tests effectués par l'Inrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti cartografici per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. Università degli Studi di Sassari (UniSS), 2016. Italian. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02960975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95E9EFB6"/>
+    <w:nsid w:val="1BC6C2FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6100-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6835-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Derudas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Svensson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Furtw&#228;ngler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/akmb.2022.2.92481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Aloia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doerr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.43.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Richards" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Geser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Busonera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petruzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Cossu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Garau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edoardo Minoja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/5226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aonia.weebly.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuovacultura.it/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/0955" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1043770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6100-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6835-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Derudas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Svensson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Furtw&#228;ngler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/akmb.2022.2.92481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Aloia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doerr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.43.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Richards" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Geser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Busonera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petruzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Cossu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Garau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edoardo Minoja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/5226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aonia.weebly.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuovacultura.it/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/0955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1043770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>