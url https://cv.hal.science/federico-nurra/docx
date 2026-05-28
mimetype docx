--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federico Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du service numérique de la rechercheDépartement des études et de la rechercheInstitut national d'histoire de l'art (INHA) </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federico-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6100-8151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-6835-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Nurra est titulaire d'un doctorat en « Architecture et planification » avec une thèse intitulée « Outils cartographiques pour l'histoire des lieux » (Université de Sassari, 2015), d'un master spécialisé en « Géotechnologies pour l'archéologie » (Université de Sienne, 2008), et d'un diplôme en « Préservation du patrimoine culturel (archéologie) » avec un mémoire intitulé « Typologie de l'habitat et viabilité dans l'Antiquité tardive et au début du Moyen Âge dans la région historique de Logudoro-Mejlogu. Le cas de la région de la ville de Cossoine en Sardaigne » (Université de Sassari, 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement chef du service de recherche numérique à l'Institut national d'histoire de l'art (INHA, Paris), il était depuis 2018 responsable des ressources documentaires et numériques au même Institut.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2015 et 2018, il a travaillé à l'Institut national de recherches archéologiques préventives (Inrap) où il a été en charge de la médiation scientifique du projet NEARCH et du développement du projet ARIADNE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2010 et 2015, il a été chercheur au département d'architecture, de design et d'urbanisme (DADU) de l'université de Sassari. Ses principaux sujets de recherche étaient : le développement de l'infrastructure nationale italienne de données spatiales archéologiques ; la conception de plateformes de cartographie Web ; l'étude des paysages anciens et des transformations paysagères. Il a également été chargé de cours contractuel en « topographie ancienne » dans le cadre du programme de maîtrise de quatre ans en sciences architecturales et du programme de licence de première année en urbanisme (A.A. 2012/2013) à l'université de Sassari.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est l'auteur ou le co-auteur de plusieurs publications liées à ses sujets de recherche. Il a travaillé comme professionnel chargé de compiler l'analyse de la structure historique et culturelle dans la planification urbaine municipale des municipalités de Sassari, Abbasanta et Norbello, il a collaboré au projet « Carte archéologique numérique de la municipalité de Buddusò (Sardaigne, Italie) » et à un projet de recherche impliquant le territoire de Tresnuraghes et Planargia (Sardaigne, Italie) avec l'Université de Sassari. Il a été chercheur associé de la région autonome de Sardaigne en 2010-2012, menant le projet « Geo-Informatica per l'individuazione dei Paesaggi Storici - L'asta del Rio Mannu di Porto Torres » au DADU. Au cours des années précédentes, il s'est spécialisé dans l'archéologie préventive (cours avancé sur « Archeologia Preventiva e Valutazione del Rischio Archeologico - Normative tecniche per la valutazione dell'impatto di opere infrastrutturali sul patrimonio archeologico » - Archéologie préventive et évaluation du risque archéologique) et les systèmes d'information géographique (cours professionnel « Database Topografici : dalla teoria alla pratica » - GeoDB : de la théorie à la pratique) à l'Université de Sienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique quotidienne à une charte institutionnelle : la démarche vers la science ouverte de l’INHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New AIR for the Archaeological Process? The Use of 3D Web Semantic for Publishing Archaeological Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Derudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Repertorium der Akteure des französischen Kunstmarkts während der deutschen Besatzung (1940-1945) – Inhalte und Struktur eines deutsch-französischen Datenbankprojekts fur Provenienzforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Furtwängler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arbeitsgemeinschaft der Kunst- und Museumsbibliotheken (AKMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/akmb.2022.2.92481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling European Archaeological Research: The ARIADNE E-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Aloia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Binding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Cuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Archaeological Heritage. EAC symposium proceedings, 43, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11141/ia.43.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIADNE: A Research Infrastructure for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Geser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Digital Infrastructure for Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3064527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archaeological map of Italy to the national geographical archaeological information system. The sardinian “node”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2015), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape And Archaeology. Representing History For Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Quaderni di Careggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Common Goods from a Landscape Perspective, 6, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicazioni geo-informatiche per la tutela, gestione e valorizzazione del Patrimonio Archeologico e della Storia nel Paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planum, the journal of urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atti della XVI Conferenza Nazionale SIU - Società Italiana degli Urbanisti URBANISTICA PER UNA DIVERSA CRESCITA Aporie dello sviluppo, uscita dalla crisi e progetto del territorio contemporaneo Napoli 9-10 maggio 2013, 27 (2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso Tresnuraghes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2011), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografia Archeologica Digitale: retrospettive, prospettive e un esempio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2011), pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization of the Archaeological Cartographic Data on a National Scale in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2016, Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizzare la conoscenza per tutelare il territorio. L'Accordo Quadro tra le Soprintendenze per i Beni Archeologici della Sardegna e il Dipartimento di Architettura, Design e Urbanistica dell'Università degli Studi di Sassari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edoardo Minoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ArcheoFOSS. Free, Libre and Open Source Software e Open Format nei processi di ricerca archeologica. VIII Edizione, Catania 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016, 9781784912598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insostenibile leggerezza&amp;quot; della Carta Archeologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 6, 2015, Opening the Past 2015 - Game Over, Ideas for sustainable archaeology, Pisa 26-27 giugno 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.10-11, 2015, 9788868125226. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti di rappresentazione per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca in vetrina. Originalità e impatto della ricerca scientifica di dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angeli </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2015, 978-88-917-0603-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-informatica per l'individuazione dei Paesaggi Storici. L'asta del Rio Mannu di Porto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Formazione e Ricerca in Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonia edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-119, 2014, 978-1-291-94701-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and implementation of the Sardinian 'pole' of the National Information Network for the collective construction of WebGIS of Italian Archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 4, 2013, Opening the Past 2013. Archaeology of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2013, 978-88-6812-095-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaggi di scala: dal contesto urbano al territorio. Geoinformatica per l'individuazione e la tutela del paesaggio 'storico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città e Territorio, tutela e valorizzazione del paesaggio culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Debatte Editore, pp.205-209, 2013, 978-88-6297-158-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassari. Il Piano Urbanistico Comunale. Analisi del sistema storico culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erentzias, Rivista della Soprintendenza per i Beni Archeologici di Sassari e Nuoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Carlo Delfino Editore, pp.456-457, 2011, 978-88-7138-630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europeans & Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEARCH, 2017, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5284/1043770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeka S comme outil d'exploitation et de médiation des données de la recherche : le cas des productions de l'Institut national d'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka - Projets scientifiques, culturels et/ou documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours au CIDOC-CRM pour évaluer l'interopérabilité de données archéologiques de terrain très variées : présentation des premiers résultats des tests effectués par l'Inrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti cartografici per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. Università degli Studi di Sassari (UniSS), 2016. Italian. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02960975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Federico Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chef du bureau des ressources de l’archéologieSous-direction de l'ArchéologieMinistère de la Culture</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federico-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6100-8151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253126908</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aLxNH2AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-6835-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Nurra est titulaire d'un doctorat en « Architecture et planification » avec une thèse intitulée « Outils cartographiques pour l'histoire des lieux » (Université de Sassari, 2015), d'un master spécialisé en « Géotechnologies pour l'archéologie » (Université de Sienne, 2008), et d'un diplôme en « Préservation du patrimoine culturel (archéologie) » avec un mémoire intitulé « Typologie de l'habitat et viabilité dans l'Antiquité tardive et au début du Moyen Âge dans la région historique de Logudoro-Mejlogu. Le cas de la région de la ville de Cossoine en Sardaigne » (Université de Sassari, 2006).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est actuellement chef du bureau des ressources de l'archéologie au sein de la sous-direction de l'Archéologie du ministère de la Culture. Auparavant, il était responsable du service numérique de la recherche à l'Institut national d'histoire de l'art (INHA, Paris). Depuis 2018, il était chargé des ressources documentaires et numériques au sein de cet institut.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2015 et 2018, il a travaillé à l'Institut national de recherches archéologiques préventives (Inrap) où il a été en charge de la médiation scientifique du projet NEARCH et du développement du projet ARIADNE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2010 et 2015, il a été chercheur au département d'architecture, de design et d'urbanisme (DADU) de l'université de Sassari. Ses principaux sujets de recherche étaient : le développement de l'infrastructure nationale italienne de données spatiales archéologiques ; la conception de plateformes de cartographie Web ; l'étude des paysages anciens et des transformations paysagères. Il a également été professeur contractuel en « topographie ancienne » dans le cadre du programme de maîtrise en sciences architecturales et du programme de licence en urbanisme (A.A. 2012/2013) à l'université de Sassari.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il est l'auteur ou le co-auteur de plusieurs publications liées à ses sujets de recherche. Il a travaillé comme professionnel chargé de compiler l'analyse de la structure historique et culturelle dans la planification urbaine municipale des municipalités de Sassari, Abbasanta et Norbello, il a collaboré au projet « Carte archéologique numérique de la municipalité de Buddusò (Sardaigne, Italie) » et à un projet de recherche impliquant le territoire de Tresnuraghes et Planargia (Sardaigne, Italie) avec l'Université de Sassari. Il a été chercheur associé de la région autonome de Sardaigne en 2010-2012, menant le projet « Geo-Informatica per l'individuazione dei Paesaggi Storici - L'asta del Rio Mannu di Porto Torres » au DADU. Au cours des années précédentes, il s'est spécialisé dans l'archéologie préventive (cours avancé sur « Archeologia Preventiva e Valutazione del Rischio Archeologico - Normative tecniche per la valutazione dell'impatto di opere infrastrutturali sul patrimonio archeologico » - Archéologie préventive et évaluation du risque archéologique) et les systèmes d'information géographique (cours professionnel « Database Topografici : dalla teoria alla pratica » - GeoDB : de la théorie à la pratique) à l'Université de Sienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Digital Muret, une édition numérique enrichie d’un recueil de dessins d’objets archéologiques du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35.1, pp.139-156. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19282/ac.35.1.2024.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New AIR for the Archaeological Process? The Use of 3D Web Semantic for Publishing Archaeological Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Derudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Svensson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3594722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique quotidienne à une charte institutionnelle : la démarche vers la science ouverte de l’INHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Repertorium der Akteure des französischen Kunstmarkts während der deutschen Besatzung (1940-1945) – Inhalte und Struktur eines deutsch-französischen Datenbankprojekts fur Provenienzforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Furtwängler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arbeitsgemeinschaft der Kunst- und Museumsbibliotheken (AKMB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/akmb.2022.2.92481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling European Archaeological Research: The ARIADNE E-Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Aloia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceri Binding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Cuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Archaeological Heritage. EAC symposium proceedings, 43, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11141/ia.43.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARIADNE: A Research Infrastructure for Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Meghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Scopigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Wright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntram Geser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Computing and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue on Digital Infrastructure for Cultural Heritage, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3064527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the archaeological map of Italy to the national geographical archaeological information system. The sardinian “node”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2015), pp.115-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape And Archaeology. Representing History For Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Quaderni di Careggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Common Goods from a Landscape Perspective, 6, pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicazioni geo-informatiche per la tutela, gestione e valorizzazione del Patrimonio Archeologico e della Storia nel Paesaggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planum, the journal of urbanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Atti della XVI Conferenza Nazionale SIU - Società Italiana degli Urbanisti URBANISTICA PER UNA DIVERSA CRESCITA Aporie dello sviluppo, uscita dalla crisi e progetto del territorio contemporaneo Napoli 9-10 maggio 2013, 27 (2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il caso Tresnuraghes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Bua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuelo Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Garau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri centuriati. An International Journal of Landscape Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2011), pp.73-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartografia Archeologica Digitale: retrospettive, prospettive e un esempio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (2011), pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneization of the Archaeological Cartographic Data on a National Scale in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2016, Proceedings of the 43rd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizzare la conoscenza per tutelare il territorio. L'Accordo Quadro tra le Soprintendenze per i Beni Archeologici della Sardegna e il Dipartimento di Architettura, Design e Urbanistica dell'Università degli Studi di Sassari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Edoardo Minoja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ArcheoFOSS. Free, Libre and Open Source Software e Open Format nei processi di ricerca archeologica. VIII Edizione, Catania 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-188, 2016, 9781784912598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insostenibile leggerezza&amp;quot; della Carta Archeologica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Busonera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 6, 2015, Opening the Past 2015 - Game Over, Ideas for sustainable archaeology, Pisa 26-27 giugno 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Nuova Cultura, pp.10-11, 2015, 9788868125226. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/5226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti di rappresentazione per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricerca in vetrina. Originalità e impatto della ricerca scientifica di dottorandi e dottori di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angeli </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-88, 2015, 978-88-917-0603-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-informatica per l'individuazione dei Paesaggi Storici. L'asta del Rio Mannu di Porto Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alta Formazione e Ricerca in Sardegna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aonia edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-119, 2014, 978-1-291-94701-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passaggi di scala: dal contesto urbano al territorio. Geoinformatica per l'individuazione e la tutela del paesaggio 'storico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città e Territorio, tutela e valorizzazione del paesaggio culturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Debatte Editore, pp.205-209, 2013, 978-88-6297-158-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and implementation of the Sardinian 'pole' of the National Information Network for the collective construction of WebGIS of Italian Archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Azzena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Petruzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MapPapers 4, 2013, Opening the Past 2013. Archaeology of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni Nuova Cultura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53, 2013, 978-88-6812-095-5. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4458/0955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sassari. Il Piano Urbanistico Comunale. Analisi del sistema storico culturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erentzias, Rivista della Soprintendenza per i Beni Archeologici di Sassari e Nuoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Carlo Delfino Editore, pp.456-457, 2011, 978-88-7138-630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europeans & Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NEARCH, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5284/1043770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omeka S comme outil d'exploitation et de médiation des données de la recherche : le cas des productions de l'Institut national d'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Omeka - Projets scientifiques, culturels et/ou documentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours au CIDOC-CRM pour évaluer l'interopérabilité de données archéologiques de terrain très variées : présentation des premiers résultats des tests effectués par l'Inrap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strumenti cartografici per la storia dei luoghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, space management. Università degli Studi di Sassari (UniSS), 2016. Italian. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02960975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BC6C2FD"/>
+    <w:nsid w:val="52F506C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6100-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6835-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204598v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Derudas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Svensson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Furtw&#228;ngler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/akmb.2022.2.92481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485727v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Aloia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doerr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.43.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Richards" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Geser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064527" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Busonera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petruzzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Cossu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Garau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472418v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edoardo Minoja" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/5226" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aonia.weebly.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuovacultura.it/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/0955" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1043770" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6100-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253126908" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aLxNH2AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-6835-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679823v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colonna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19282/ac.35.1.2024.11" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Derudas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Svensson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3594722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Furtw&#228;ngler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/akmb.2022.2.92481" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Aloia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Binding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doerr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.43.11" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Meghini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scopigno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Richards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Wright" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Geser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064527" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Azzena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Busonera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Petruzzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bua" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Cossu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Garau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archaeopress.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Edoardo Minoja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/5226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aonia.weebly.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nuovacultura.it/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4458/0955" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5284/1043770" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649750v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02960975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>