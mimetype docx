--- v0 (2026-03-07)
+++ v1 (2026-05-09)
@@ -364,248 +364,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step-by-step verification of particle-in-cell Monte Carlo collision codes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Parodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Petronio</w:t>
+                <w:t xml:space="preserve">Martin Jacques Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (7), pp.073513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0241527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0274535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888033v1</w:t>
+                <w:t xml:space="preserve">hal-05183698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Step-by-step verification of particle-in-cell Monte Carlo collision codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (7), pp.073513. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0274535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0241527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183698v1</w:t>
+                <w:t xml:space="preserve">hal-04888033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t>
               </w:r>
@@ -1428,57 +1428,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew T Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ahedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Álvarez Laguna</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1542,51 +1542,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing PIC/MCC Simulations and Experimental Data for the PPS ® X00-ML Hall Thruster IEPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1608,120 +1608,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERPS, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D hybrid simulations of Hall Thrusters: effect of self-consistently generated multiply charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,73 +1749,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Propulsion Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1837,205 +1837,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2573,52 +2573,209 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04401336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmark of particle-in-cell simulations of a Penning-type discharge: Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fubiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A T Powis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Conference on Phenomena in Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Egmond Aan Zeen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2765,51 +2922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888033v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parodi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241527" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Linh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04401336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Parodi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0241527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02403670v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Linh Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice B Sarpi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ohresser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willca Villafana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04401336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023IPPAX030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Powis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>