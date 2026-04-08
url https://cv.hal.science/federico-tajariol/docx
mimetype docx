--- v0 (2026-03-07)
+++ v1 (2026-04-08)
@@ -208,230 +208,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160277v1</w:t>
+                <w:t xml:space="preserve">hal-02364377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
+              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364377v1</w:t>
+                <w:t xml:space="preserve">hal-03160277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Digital Education in France</w:t>
               </w:r>
@@ -810,51 +810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux pervasifs culturels : conception d’un outil descriptif et taxonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,1724 +1316,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166130v1</w:t>
+                <w:t xml:space="preserve">hal-03166340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRECUDIN : retour d’expérience d’un projet de recherche sur les TICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique FR-Educ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Université de Franche Comté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332109v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic information service to support resilience after a nuclear accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd NERIS Workshop “State of the art and needs for emergency and recovery”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166252v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
+                <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Aubel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166340v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRECUDIN : retour d’expérience d’un projet de recherche sur les TICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semantic information service to support resilience after a nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique FR-Educ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Université de Franche Comté, France</w:t>
+              <w:t xml:space="preserve">3rd NERIS Workshop “State of the art and needs for emergency and recovery”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167559v1</w:t>
+                <w:t xml:space="preserve">hal-03166252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, France. pp.1429-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388993v1</w:t>
+                <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364375v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users’ Perceived Credibility of Embodied Social Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163257v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Users’ Perceived Credibility of Embodied Social Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364364v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163243v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03163224v1</w:t>
+                <w:t xml:space="preserve">hal-03163243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243494v1</w:t>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.417-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.417-419</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405978v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils méthodologiques pour la conception des jeux pervasifs dans le domaine culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,398 +3255,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">A semantic system to support teachers to create differentiated digital learning resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge, Information and Creatiity Support Systems (KICSS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100315v1</w:t>
+                <w:t xml:space="preserve">hal-02103609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and classifying Cultural Pervasive Games: a typology to bridge the gap between designers and cultural institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossworlds Conference : theory, development &amp; evaluation of social technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Chemnitz, Jun 2014, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100339v1</w:t>
+                <w:t xml:space="preserve">hal-04100315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyzing and classifying Cultural Pervasive Games: a typology to bridge the gap between designers and cultural institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
+              <w:t xml:space="preserve">Crossworlds Conference : theory, development &amp; evaluation of social technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Chemnitz, Jun 2014, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194347v1</w:t>
+                <w:t xml:space="preserve">hal-04100339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic system to support teachers to create differentiated digital learning resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
+                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge, Information and Creatiity Support Systems (KICSS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103609v1</w:t>
+                <w:t xml:space="preserve">hal-03194347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les pratiques culturelles par le jeu persuasif en réalité alternée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4204,229 +4204,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
+                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hosu</w:t>
+                <w:t xml:space="preserve">Ioan Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pelissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accent. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174928v1</w:t>
+                <w:t xml:space="preserve">hal-03573955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
+                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Hosu</w:t>
+                <w:t xml:space="preserve">I. Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Accent. 2019</w:t>
+                <w:t xml:space="preserve">N. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573955v1</w:t>
+                <w:t xml:space="preserve">hal-03174928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4632,308 +4632,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology to describe Alternate Reality Games for Cultural Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternate Reality Games and the Cusp of Digital Gameplay</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194158v1</w:t>
+                <w:t xml:space="preserve">hal-02356754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">A Typology to describe Alternate Reality Games for Cultural Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alternate Reality Games and the Cusp of Digital Gameplay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York: Bloomsbury Academic, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501316272.ch-009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165531v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
+                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
+              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356754v1</w:t>
+                <w:t xml:space="preserve">hal-03165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semiotic and Cognitive Approach to the Semantic Indexation of Digital Learning Resources</w:t>
               </w:r>
@@ -5381,51 +5381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>