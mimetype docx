--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2655,122 +2655,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
+                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+                <w:t xml:space="preserve">hal-02434309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
               </w:r>
@@ -2845,247 +2845,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243494v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434309v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils méthodologiques pour la conception des jeux pervasifs dans le domaine culturel.</w:t>
               </w:r>
@@ -3337,191 +3337,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
+                <w:t xml:space="preserve">Analyzing and classifying Cultural Pervasive Games: a typology to bridge the gap between designers and cultural institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Crossworlds Conference : theory, development &amp; evaluation of social technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technische Universität Chemnitz, Jun 2014, Chemnitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100315v1</w:t>
+                <w:t xml:space="preserve">hal-04100339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing and classifying Cultural Pervasive Games: a typology to bridge the gap between designers and cultural institutions</w:t>
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossworlds Conference : theory, development &amp; evaluation of social technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technische Universität Chemnitz, Jun 2014, Chemnitz, Germany</w:t>
+              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100339v1</w:t>
+                <w:t xml:space="preserve">hal-04100315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
               </w:r>
@@ -5381,51 +5381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>