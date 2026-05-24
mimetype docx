--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -208,230 +208,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
+              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364377v1</w:t>
+                <w:t xml:space="preserve">hal-03160277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games. Kinephanos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing Radiation Measurements Through Social Media: A Methodological User-Oriented Proposal Set of Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Dufort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of media studies and popular culture = Revue d'études des médias et de culture populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">International Journal of Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160277v1</w:t>
+                <w:t xml:space="preserve">hal-02364377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Digital Education in France</w:t>
               </w:r>
@@ -810,51 +810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux pervasifs culturels : conception d’un outil descriptif et taxonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,1409 +1316,1426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
+                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Aubel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
+              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166340v1</w:t>
+                <w:t xml:space="preserve">hal-03166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRECUDIN : retour d’expérience d’un projet de recherche sur les TICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique FR-Educ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Université de Franche Comté, France</w:t>
+              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167559v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacles et aides à la conception de dispositifs de médiation : une approche sémantique d’aide à la conception des jeux pervasifs culturels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">A semantic information service to support resilience after a nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'17 : Le numérique à l’ère des designs, de l’hypertexte à l’hyper-expérience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Valenciennes, France. pp.35-54</w:t>
+              <w:t xml:space="preserve">3rd NERIS Workshop “State of the art and needs for emergency and recovery”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166130v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PRECUDIN : retour d’expérience d’un projet de recherche sur les TICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque International sur le Document Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique FR-Educ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Université de Franche Comté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332109v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic information service to support resilience after a nuclear accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">« J’utilise les tablettes avec les élèves, mais … » : appropriation et exploitation des tablettes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd NERIS Workshop “State of the art and needs for emergency and recovery”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France. pp.400-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166252v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Users’ Perceived Credibility of Embodied Social Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163224v1</w:t>
+                <w:t xml:space="preserve">hal-03163257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautier</w:t>
+                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ishigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388993v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364375v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users’ Perceived Credibility of Embodied Social Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163257v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de l’Internet des Objets: Interaction Homme-Machine et Facteurs Humains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364364v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' pedagogical practices and representations about digital tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DIGITAL LITERACY AND COMMUNICATION SKILLS FOR EDUCATIONAL RESOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Viorica Rusitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th annual International Conference of Education, Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Education and New Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, France. pp.1429-1429, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/edulearn.2016.1286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163243v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Tajariol</w:t>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.417-419</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405978v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2742,380 +2759,363 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Indexation sémantique de ressources pédagogiques numériques. Approche par composants sémiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Szilagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.417-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243494v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils méthodologiques pour la conception des jeux pervasifs dans le domaine culturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,139 +3255,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic system to support teachers to create differentiated digital learning resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Greffier</w:t>
+                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge, Information and Creatiity Support Systems (KICSS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103609v1</w:t>
+                <w:t xml:space="preserve">hal-04100315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing and classifying Cultural Pervasive Games: a typology to bridge the gap between designers and cultural institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3419,234 +3419,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between game designers and cultural institutions: a typology to analyze and classify Cultural Pervasive Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TGDG2014. Des jeux traditionnels aux jeux numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Centre de Recherche sur les Médiations, Nov 2014, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100315v1</w:t>
+                <w:t xml:space="preserve">hal-03194347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive Games in the cultural sector : a typology to help decision makers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">A semantic system to support teachers to create differentiated digital learning resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Informatics in Economy (IE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bucarest, Romania. pp.111-115</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th International Conference on Knowledge, Information and Creatiity Support Systems (KICSS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194347v1</w:t>
+                <w:t xml:space="preserve">hal-02103609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier les pratiques culturelles par le jeu persuasif en réalité alternée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3773,217 +3773,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the learner during a mediated tutoring session: influence of non-verbal cues on tutoring dialogue</w:t>
+                <w:t xml:space="preserve">Seeing the learner during a mediated tutoring session : influence of non-verbal cues on tutoring dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Echanger pour apprendre en ligne (EPAL), Grenoble, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. (10 p.)</w:t>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962071v1</w:t>
+                <w:t xml:space="preserve">hal-02018165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the learner during a mediated tutoring session : influence of non-verbal cues on tutoring dialogue</w:t>
+                <w:t xml:space="preserve">Seeing the learner during a mediated tutoring session: influence of non-verbal cues on tutoring dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque Echanger pour apprendre en ligne (EPAL), Grenoble, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018165v1</w:t>
+                <w:t xml:space="preserve">hal-00962071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation multimodale de l'information et apprentissage</w:t>
               </w:r>
@@ -4204,229 +4204,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
+                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan Hosu</w:t>
+                <w:t xml:space="preserve">I. Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Accent. 2019</w:t>
+                <w:t xml:space="preserve">N. Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573955v1</w:t>
+                <w:t xml:space="preserve">hal-03174928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Communication et Humanités numériques. Enjeux et défis pour un enrichissement épistémologique</w:t>
+                <w:t xml:space="preserve">Information, communication et humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hosu</w:t>
+                <w:t xml:space="preserve">Ioan Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pelissier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Accent, pp.410, 2019</w:t>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Accent. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174928v1</w:t>
+                <w:t xml:space="preserve">hal-03573955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4632,308 +4632,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">A Typology to describe Alternate Reality Games for Cultural Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alternate Reality Games and the Cusp of Digital Gameplay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New York: Bloomsbury Academic, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781501316272.ch-009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356754v1</w:t>
+                <w:t xml:space="preserve">hal-03194158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Typology to describe Alternate Reality Games for Cultural Contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Dufort</w:t>
+                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternate Reality Games and the Cusp of Digital Gameplay</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5040/9781501316272.ch-009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03194158v1</w:t>
+                <w:t xml:space="preserve">hal-03165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
+                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165531v1</w:t>
+                <w:t xml:space="preserve">hal-02356754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semiotic and Cognitive Approach to the Semantic Indexation of Digital Learning Resources</w:t>
               </w:r>
@@ -5381,51 +5381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dufort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Viorica Rusitoru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Greffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10019" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103584v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11423-007-9075-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Di Maria" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Julmy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Maurizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2016.1286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Szilagyi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-02103609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962071v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174928v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hosu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelissier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573955v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Hosu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Lamsaougar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501316272.ch-009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162272v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27478-2_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128077v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>