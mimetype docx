--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -162,1432 +162,5937 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Populist Tradition. Critical and Socio-Historical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologies de l'individu [2e édition]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 128 p., 2026, (Repères), 9782348092930</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 2753598282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gay</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 2753598282</w:t>
+                <w:t xml:space="preserve">hal-05075794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janie Pélabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janie Pélabay; Federico Tarragoni; Myriam Boussahba-Bravard; Réjane Sénac. Presses Universitaires de Rennes, 232 p., 2024, (Res publica), 9782753595545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Janie Pélabay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir d’être affecté. Souffrances, résistances et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brunetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Boussahba-Bravard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cingolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Debary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Laufer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 379 p., 2022, (Psychanalyse en questions), 979-10-370-2006-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.laufe.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390582v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 268 p., 2021, (Collection U. Sociologie), 978-2-200-62727-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.bulle.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esprit démocratique du populisme. Une nouvelle analyse sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 371 p., 2019, (L'Horizon des possibles), 978-2-7071-9730-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.tarra.2019.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Énigme révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Prairies ordinaires, 325 p., 2015, (L'histoire rejouée), 978-2-35096-118-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gay</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Populism to Fascism ? On our present-time political categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05075831v1</w:t>
+              <w:t xml:space="preserve">Sociology Lens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [Online Version of Record before inclusion in an issue], 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/johs.70044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme, dégagisme ou propagande ? Notes critiques sur une approche communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Des conversations médiatiques, 48, pp.173-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15b12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituent Democracy. The True Political Core of Populism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.97-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/choc.2025.200205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What About Eco‐Populism? A Neglected Historical Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constellations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8675.70000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie par le bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le savant, le politique et la «recherche interventionnelle», 23, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populism, an ideology without history? A new genetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Political Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.42-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13569317.2021.1979130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États de crise [Éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44, pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.15059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre démocratie. Sur la rationalité politique du populisme latino-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pour la cause du peuple ? Le temps long des populismes, 2 (70-2), pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.702.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie &amp;lt;i&amp;gt;du&amp;lt;/i&amp;gt; politique. Expériences de domination et pratiques sociales de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Altérité ? Égalité ? Plaidoyer pour un couple impossible, 2 (60), pp.351-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm1.060.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le mouvement fait événement : la flamme utopique de &amp;lt;i&amp;gt;Nuit debout&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lutter avec le temps, 3 (31), pp.135-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.031.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiser la culture. Une problématique à &amp;quot;quatre mains&amp;quot; dans la correspondance Adorno-Benjamin (1928-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Y a-t-il une logique du social ?, 2 (25), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.025.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter la révolution en milieu populaire : Alí Primera dans les barrio vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chanson, histoire, mémoire, 22, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.3208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme et démocratie : les impasses d’une polarisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crises et migrations, 2 (86), pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.086.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée politique des œuvres d’art. Bourdieu sur le chemin de Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sociologies / Débats / 2021, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.17113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui s’est passé sur la Place de la République. Une sociologie de l’événement Nuit debout à partir des émotions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La chair du politique, 7, pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuestión populista. Una nueva historia conceptual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de la Facultad de Derecho de México (UNAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (277-3), pp.1129-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/fder.24488933e.2020.277-3.76376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour une sociologie historique du populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La pensée populiste, 58-2, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.6807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman comme analyseur du conflit social. Une lecture sociologique de &amp;lt;i&amp;gt;Martin Eden&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La planification aujourd'hui, 1 (65), pp.168-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.065.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du populisme « par le haut » au populisme « par le bas ». Les apports d’une enquête de terrain à la redéfinition d’un concept flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.6780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial La singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tracés. Revue de Sciences humaines, 34, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358981v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cendres et le brasier : ce que l’historien apprend au sociologue des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Révolution, 18, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.1409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir est un champ de bataille. Réflexion sur une forme spécifique de conflictualité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haud Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.069.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’on démocratise exactement dans la « démocratisation de la culture » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ce que politique veut dire, 1 (21), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.021.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode d’Edward P. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Justice au travail, 2 (118), pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.118.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple selon Ernesto Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, [Essais], 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapport de la subjectivation politique au monde social. Les raisons d’une mésentente entre sociologie et philosophie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pop et populaire : politiques du "mainstream", 2 (62), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.062.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émancipation dans la pensée sociologique : un point aveugle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, S’émanciper, oui, mais de quoi ?, 2 (48), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.048.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple est &amp;lt;i&amp;gt;dans&amp;lt;/i&amp;gt; la rue. Politiques du &amp;lt;i&amp;gt;street&amp;lt;/i&amp;gt; art dans les barrios vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (OPuS 25 &amp; 26), pp.129-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.025.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de clientélisme résiste-t-il à la participation populaire ? Une comparaison Brésil-Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 3 (68), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.068.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple et son oracle. Une analyse du populisme savant à partir de Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Merveilleux, 4 (170), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.170.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu, matérialité et politique chez Walter Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Matières à jouer, 28, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution contre la « fin de l’histoire ». Pour une sociologie possibiliste à partir de Max Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La fin de l’histoire, 15, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dépendance et rêve d’autonomie. Les usages populaires de l’État au Venezuela contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le passé mobilisé, 2 (110), pp.171-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.110.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de parole comme processus de subjectivation politique. Une approximation sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le moment de la subjectivation, 2 (43), pp.175-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tumu.043.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple spectateur et l’émancipation démocratique : sur la sensibilité populiste en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 2 (19), pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.019.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corps qui émancipe : pratiques et représentations du corps dans les quartiers populaires vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclo. Revue de l'école doctorale Sciences des Sociétés ED 624</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.69-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la personne au sujet politique. Une ethnographie des prises de parole populaires dans les assemblées de &amp;lt;i&amp;gt;barrio&amp;lt;/i&amp;gt; au Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les limites de l’inclusion démocratique, 2 (9), pp.149-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.009.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre de 1830. Faire un peuple par le spectacle ou moraliser le parterre populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les politiques du praticable. Scénographies publiques et chorégraphies politiques, 1 (42), pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tumu.042.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science du populisme au crible de la critique sociologique : archéologie d'un mépris savant du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Populisme / contre-populisme, 2 (54), pp.56-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.054.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se radicaliser au pays des radicalités : les bifurcations populaires au Venezuela de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Radicalités et radicalisations [Partie 2 – L’appropriation de la radicalité par les acteurs collectifs], 68, pp.101-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1014807ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El pueblo escondido de Chávez. Lineas programáticas para una sociología del populismo &amp;lt;em&amp;gt;por abajo&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rúbrica Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, "El pueblo" desde las izquierdas latinoamericanas contemporáneas, 2 (3), pp.21-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/rubrica.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation populaire comme art du possible ? L’émancipation intellectuelle dans les misiones vénézuéliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éducation : émancipation ?, 25, 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conspirationnisme, anti-impérialisme et nouveau populisme : comment les &amp;quot; théories du complot &amp;quot; politisent le social au Venezuela de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.77-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00786932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peuple peut-il survivre à son président ? Représentations de l'élection en milieu populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venezuela : remaniements de la scène sociopolitique, 4 (86), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.086.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre des peuples organisés. Les Consejos comunales de planificación pública et la diversité populaire de la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ce que comparer veut dire, 1 (21), pp.145-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.021.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique populaire de la démocratie : logiques de participation et politique &amp;quot;par le bas&amp;quot; au Venezuela de Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple existe-t-il au Venezuela ? Le cas des conseils communaux de la planification publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008-02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00786944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le pari de la subjectivation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachel Renault</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...97 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La subjectivation politique face à l’ordre social. Du concept à l’enquête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-28, 2025, 2753598282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populist sensibilities before ‘populism’: populism’s historic predecessors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yannis Stavrakakis; Giorgos Katsambekis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...397 lines deleted...]
-                <w:t xml:space="preserve">halshs-00786944v1</w:t>
+              <w:t xml:space="preserve">Research Handbook on Populism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.49-60, 2024, (Political Science and Public Policy), 9781800379688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800379695.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thèses de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.15479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 235 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.14989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter avec le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (31), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quo vadis, Italia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, 206 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, 286 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, 260 p., 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que politique veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 264 p, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’émanciper, oui, mais de quoi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 390 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El &amp;quot;pueblo&amp;quot; desde las izquierdas latinoamericanas contemporáneas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Andréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Vaisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rúbrica Contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (3), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie du politique. Conflits sociaux et dynamiques de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Cité, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05565522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le peuple se mêle de la nature : remarques critiques sur la notion de &amp;quot;populisme climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : liaisons dangereuses et relations fructueuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie populaire des Consejos comunales de planificación pública vénézuéliens : un populisme participatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès "démocratie et participation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut faire le peuple ! Sociologie d’un populisme &amp;quot;par le bas&amp;quot; dans les conseils de barrio en Amérique latine contemporaine (Venezuela et Bolivie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest Nanterre, 2012. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012PA100185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05565520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1655,51 +6160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82F61DF3"/>
+    <w:nsid w:val="925FBA8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1886,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-tarragoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-6234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172527538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15059" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01158305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14989" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600487v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vaisset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-tarragoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-6234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172527538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tarra.2019.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.70044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.70000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13569317.2021.1979130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.702.0062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.060.0351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guichoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.025.0105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.086.0113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/fder.24488933e.2020.277-3.76376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6807" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1409" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.021.0035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0129" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.068.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.170.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.110.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.043.0175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.019.0199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01158305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.009.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.042.0145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014807ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5837" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.086.0061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800379695.00013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15479" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vaisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA100185" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>