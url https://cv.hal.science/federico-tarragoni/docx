--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -989,330 +989,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constituent Democracy. The True Political Core of Populism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.97-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/choc.2025.200205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Populisme, dégagisme ou propagande ? Notes critiques sur une approche communicationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Des conversations médiatiques, 48, pp.173-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15b12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Constituent Democracy. The True Political Core of Populism</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie par le bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences et actions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le savant, le politique et la «recherche interventionnelle», 23, 18 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What About Eco‐Populism? A Neglected Historical Tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constellations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (1), pp.62-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8675.70000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1467-8675.70000⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05565437v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05565441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populism, an ideology without history? A new genetic approach</w:t>
               </w:r>
@@ -1370,2362 +1370,2362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie &amp;lt;i&amp;gt;du&amp;lt;/i&amp;gt; politique. Expériences de domination et pratiques sociales de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Altérité ? Égalité ? Plaidoyer pour un couple impossible, 2 (60), pp.351-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm1.060.0351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">États de crise [Éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.9-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.15059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autre démocratie. Sur la rationalité politique du populisme latino-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pour la cause du peuple ? Le temps long des populismes, 2 (70-2), pp.60-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.702.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pour une sociologie &amp;lt;i&amp;gt;du&amp;lt;/i&amp;gt; politique. Expériences de domination et pratiques sociales de la liberté</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le mouvement fait événement : la flamme utopique de &amp;lt;i&amp;gt;Nuit debout&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lutter avec le temps, 3 (31), pp.135-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.031.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiser la culture. Une problématique à &amp;quot;quatre mains&amp;quot; dans la correspondance Adorno-Benjamin (1928-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Y a-t-il une logique du social ?, 2 (25), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub1.025.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanter la révolution en milieu populaire : Alí Primera dans les barrio vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chanson, histoire, mémoire, 22, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.3208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme et démocratie : les impasses d’une polarisation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crises et migrations, 2 (86), pp.113-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.086.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée politique des œuvres d’art. Bourdieu sur le chemin de Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sociologies / Débats / 2021, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.17113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui s’est passé sur la Place de la République. Une sociologie de l’événement Nuit debout à partir des émotions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La chair du politique, 7, pp.84-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cuestión populista. Una nueva historia conceptual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de la Facultad de Derecho de México (UNAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (277-3), pp.1129-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22201/fder.24488933e.2020.277-3.76376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions pour une sociologie historique du populisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La pensée populiste, 58-2, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.6807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman comme analyseur du conflit social. Une lecture sociologique de &amp;lt;i&amp;gt;Martin Eden&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La planification aujourd'hui, 1 (65), pp.168-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.065.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du populisme « par le haut » au populisme « par le bas ». Les apports d’une enquête de terrain à la redéfinition d’un concept flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Populismes dans les Amériques, 14, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.6780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cendres et le brasier : ce que l’historien apprend au sociologue des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Révolution, 18, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.1409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial La singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tracés. Revue de Sciences humaines, 34, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358981v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’avenir est un champ de bataille. Réflexion sur une forme spécifique de conflictualité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haud Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (4), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.069.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’on démocratise exactement dans la « démocratisation de la culture » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ce que politique veut dire, 1 (21), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.021.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode d’Edward P. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Justice au travail, 2 (118), pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.118.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple selon Ernesto Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, [Essais], 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émancipation dans la pensée sociologique : un point aveugle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du MAUSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Altérité ? Égalité ? Plaidoyer pour un couple impossible, 2 (60), pp.351-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdm1.060.0351⟩</w:t>
+              <w:t xml:space="preserve">, 2016, S’émanciper, oui, mais de quoi ?, 2 (48), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.048.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple est &amp;lt;i&amp;gt;dans&amp;lt;/i&amp;gt; la rue. Politiques du &amp;lt;i&amp;gt;street&amp;lt;/i&amp;gt; art dans les barrios vénézuéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.031.0135⟩</w:t>
+              <w:t xml:space="preserve">Sociologie de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (OPuS 25 &amp; 26), pp.129-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soart.025.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politiser la culture. Une problématique à &amp;quot;quatre mains&amp;quot; dans la correspondance Adorno-Benjamin (1928-1940)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du rapport de la subjectivation politique au monde social. Les raisons d’une mésentente entre sociologie et philosophie politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Pop et populaire : politiques du "mainstream", 2 (62), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.062.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de clientélisme résiste-t-il à la participation populaire ? Une comparaison Brésil-Venezuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 3 (68), pp.103-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.068.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple et son oracle. Une analyse du populisme savant à partir de Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le Merveilleux, 4 (170), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.170.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu, matérialité et politique chez Walter Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Matières à jouer, 28, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.6216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution contre la « fin de l’histoire ». Pour une sociologie possibiliste à partir de Max Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La fin de l’histoire, 15, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dépendance et rêve d’autonomie. Les usages populaires de l’État au Venezuela contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le passé mobilisé, 2 (110), pp.171-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.110.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuple spectateur et l’émancipation démocratique : sur la sensibilité populiste en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Y a-t-il une logique du social ?, 2 (25), pp.105-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpub1.025.0105⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Pourquoi Balibar ?, 2 (19), pp.199-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpub.019.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1770 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de parole comme processus de subjectivation politique. Une approximation sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le moment de la subjectivation, 2 (43), pp.175-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tumu.043.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565499v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05565497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corps qui émancipe : pratiques et représentations du corps dans les quartiers populaires vénézuéliens</w:t>
               </w:r>
@@ -5007,64 +5007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">États de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Heurtaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, 235 p., 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,64 +5340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 260 p., 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6160,51 +6160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="925FBA8A"/>
+    <w:nsid w:val="34A627C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6391,51 +6391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-tarragoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-6234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172527538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tarra.2019.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.70044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565437v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.70000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13569317.2021.1979130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.702.0062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.060.0351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guichoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.025.0105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.086.0113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/fder.24488933e.2020.277-3.76376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6807" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1409" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.021.0035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0117" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0129" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.068.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.170.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.110.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.043.0175" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565497v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.019.0199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01158305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.009.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.042.0145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014807ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5837" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.086.0061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800379695.00013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15479" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vaisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA100185" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-tarragoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4268-6234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172527538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565289v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Matamoros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04390582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janie P&#233;labay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boussahba-Bravard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane S&#233;nac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brunetiere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cingolani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Laufer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.laufe.2022.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bulle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bulle.2021.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tarra.2019.01" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/johs.70044" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2025.200205" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.70000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13569317.2021.1979130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.060.0351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04621449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heurtaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.702.0062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guichoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565452v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub1.025.0105" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565454v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.3208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.086.0113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17113" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22201/fder.24488933e.2020.277-3.76376" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6807" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565472v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565469v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.6780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1409" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565484v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.021.0035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.118.0183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0117" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.025.0129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.062.0115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.068.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565489v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.170.0113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6216" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.587" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.110.0171" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpub.019.0199" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.043.0175" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01158305v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.009.0149" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.042.0145" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.054.0056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014807ar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/rubrica.38" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5837" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.086.0061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.021.0145" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800379695.00013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565525v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.15479" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565310v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1203" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565323v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanial" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;ani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vaisset" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565522v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402942v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05565520v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA100185" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>