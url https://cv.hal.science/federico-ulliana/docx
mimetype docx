--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -529,360 +529,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My Corporis Fabrica Embryo: An ontology-based 3D spatio-temporal modeling of human embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rabattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.166-180. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.36:1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2014.962429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-015-0034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070581v1</w:t>
+                <w:t xml:space="preserve">hal-01214229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Corporis Fabrica Embryo: An ontology-based 3D spatio-temporal modeling of human embryo development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rabattu</w:t>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Massé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rohmer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.36:1-15. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.166-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13326-015-0034-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2014.962429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214229v1</w:t>
+                <w:t xml:space="preserve">hal-01070581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Corporis Fabrica: an ontology-based tool for reasoning and querying on complex anatomical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1050,1387 +1050,1387 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Open Data and Formal Reasoning for Autonomously Controlled Spreading near Water Bodies</w:t>
+                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIU Workshopt 2025 - Künstliche Intelligenz in der Umweltinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05165170v2</w:t>
+                <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Moraes</w:t>
+                <w:t xml:space="preserve">Combining Open Data and Formal Reasoning for Autonomously Controlled Spreading near Water Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+                <w:t xml:space="preserve">Ansgar Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">KIU Workshopt 2025 - Künstliche Intelligenz in der Umweltinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05165170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Legislation-Aware Robotic Framework for Autonomous Fertilization Near Protected Water Bodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMR 2025 - 12th European Conference on Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padua, Italy</w:t>
+              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05165190v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A Legislation-Aware Robotic Framework for Autonomous Fertilization Near Protected Water Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Carral</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">ECMR 2025 - 12th European Conference on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242346v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05165190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Rouquette</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706324v1</w:t>
+                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
+                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Reasoning on Document Stores via Instance-Aware Query Rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04305822v1</w:t>
+                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
+                <w:t xml:space="preserve">Scalable Reasoning on Document Stores via Instance-Aware Query Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+              <w:t xml:space="preserve">BDA 2023 - 39e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
+                <w:t xml:space="preserve">lirmm-04305822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
+                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tison</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
+              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Key-Value Stores under Single-Key Constraints: Rewriting and Parallelization</w:t>
               </w:r>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Inférence de Connaissances à partir d’Assemblages Mécaniques Définis par une Représentation CAO 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,77 +3104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Mediated Query Answering for Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,360 +3517,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01375093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Bounded-level Modules from Deductive RDF Triplestores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+                <w:t xml:space="preserve">Queries and Updates on Big XML Documents (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bidoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Colazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sartiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). Austin, USA., Jan 2015, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">SEBD: Sistemi Evoluti per Basi di Dati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gaeta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01086951v1</w:t>
+                <w:t xml:space="preserve">hal-01169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andromeda: A System for Processing Queries and Updates on Big XML Documents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Solimando</w:t>
+                <w:t xml:space="preserve">Extracting Bounded-level Modules from Deductive RDF Triplestores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigDa: Big Data Applications and Principles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). Austin, USA., Jan 2015, Austin, TX, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169275v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01086951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queries and Updates on Big XML Documents (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Andromeda: A System for Processing Queries and Updates on Big XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bidoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sartiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEBD: Sistemi Evoluti per Basi di Dati</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BigDa: Big Data Applications and Principles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.218-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169269v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Corporis Fabrica: Making Anatomy Easy</w:t>
               </w:r>
@@ -3908,51 +3908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.#16, </w:t>
@@ -4003,90 +4003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jouanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovambattista Ianni; Domenico Lembo; Leopoldo Bertossi; Wolfgang Faber; Birte Glimm; Georg Gottlob; Steffen Staab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning Web. Semantic Interoperability on the Web. Reasoning Web 2017</w:t>
@@ -4753,90 +4753,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,169 +5006,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types for Detecting XML Query-Update Independence</w:t>
+                <w:t xml:space="preserve">Type-based detection of XML query-update independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Databases [cs.DB]. Université Paris Sud - Paris XI, 2012. English. </w:t>
+              <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012PA112339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00757597v1</w:t>
+                <w:t xml:space="preserve">tel-00780488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-based detection of XML query-update independence</w:t>
+                <w:t xml:space="preserve">Types for Detecting XML Query-Update Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2012. English. </w:t>
+              <w:t xml:space="preserve">Databases [cs.DB]. Université Paris Sud - Paris XI, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012PA112339⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00780488v1</w:t>
+                <w:t xml:space="preserve">tel-00757597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5338,51 +5338,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09A0BD35"/>
+    <w:nsid w:val="192CAD6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>