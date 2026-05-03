--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -529,360 +529,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Corporis Fabrica Embryo: An ontology-based 3D spatio-temporal modeling of human embryo development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Rabattu</w:t>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Massé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Rohmer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.36:1-15. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (2), pp.166-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13326-015-0034-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2014.962429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214229v1</w:t>
+                <w:t xml:space="preserve">hal-01070581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My Corporis Fabrica Embryo: An ontology-based 3D spatio-temporal modeling of human embryo development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rabattu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Faure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (2), pp.166-180. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.36:1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2014.962429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-015-0034-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070581v1</w:t>
+                <w:t xml:space="preserve">hal-01214229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Corporis Fabrica: an ontology-based tool for reasoning and querying on complex anatomical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1050,933 +1050,933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
+                <w:t xml:space="preserve">Combining Open Data and Formal Reasoning for Autonomously Controlled Spreading near Water Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansgar Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">KIU Workshopt 2025 - Künstliche Intelligenz in der Umweltinformatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242346v1</w:t>
+                <w:t xml:space="preserve">lirmm-05165170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Open Data and Formal Reasoning for Autonomously Controlled Spreading near Water Bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolas Müller</w:t>
+                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansgar Bernardi</w:t>
+                <w:t xml:space="preserve">Fabio Porto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KIU Workshopt 2025 - Künstliche Intelligenz in der Umweltinformatik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05165170v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gypscie-KG: Building a Logic-Based Approach for Knowledge Graph Data Integration View in ML Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Porto</w:t>
+                <w:t xml:space="preserve">A Legislation-Aware Robotic Framework for Autonomous Fertilization Near Protected Water Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAGO 2025 – LLMs, Análise de Grafos e Ontologias (SBBD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">ECMR 2025 - 12th European Conference on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05229486v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05165190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Legislation-Aware Robotic Framework for Autonomous Fertilization Near Protected Water Bodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Integrating Environmental Regulations Into Autonomous Agricultural Robotics: A Case for Waterbody-Aware Fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMR 2025 - 12th European Conference on Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Padua, Italy</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2025 - Rules and Reasoning, 9th International Joint Conference, RuleML+RR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05165190v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Charoensit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
+                <w:t xml:space="preserve">hal-04706324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-aware Datalog Fact Explanation Using Group-SAT Solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706324v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Benchmarking Rule-Reasoners with B-Runner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Charoensit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2024 - 40e Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RuleML+RR 2024 - 8. International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bucarest, Romania. pp.21-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72407-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04646842v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04670543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,51 +1984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
@@ -2146,395 +2146,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04305822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Querying Key-Value Stores under Single-Key Constraints: Rewriting and Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourhis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tison</w:t>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
+              <w:t xml:space="preserve">RuleML+RR 2019 - 3rd International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.198-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31095-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
+                <w:t xml:space="preserve">lirmm-02195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Key-Value Stores under Single-Key Constraints: Rewriting and Parallelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rodriguez</w:t>
+                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2019 - 3rd International Joint Conference on Rules and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.198-206, </w:t>
+              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31095-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02195593v1</w:t>
+                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Approach to Decide Chase Termination on Linear Existential Rules</w:t>
               </w:r>
@@ -3009,51 +3009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Inférence de Connaissances à partir d’Assemblages Mécaniques Définis par une Représentation CAO 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,77 +3104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Mediated Query Answering for Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Colomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3517,615 +3517,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01375093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queries and Updates on Big XML Documents (Extended Abstract)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Solimando</w:t>
+                <w:t xml:space="preserve">Extracting Bounded-level Modules from Deductive RDF Triplestores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEBD: Sistemi Evoluti per Basi di Dati</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Gaeta, Italy</w:t>
+              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence (AAAI). Austin, USA., Jan 2015, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169269v1</w:t>
+                <w:t xml:space="preserve">lirmm-01086951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Bounded-level Modules from Deductive RDF Triplestores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+                <w:t xml:space="preserve">Andromeda: A System for Processing Queries and Updates on Big XML Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bidoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Colazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sartiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BigDa: Big Data Applications and Principles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poitiers, France. pp.218-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01086951v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andromeda: A System for Processing Queries and Updates on Big XML Documents</w:t>
+                <w:t xml:space="preserve">Queries and Updates on Big XML Documents (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bidoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Colazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sartiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BigDa: Big Data Applications and Principles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEBD: Sistemi Evoluti per Basi di Dati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Gaeta, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169275v1</w:t>
+                <w:t xml:space="preserve">hal-01169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Corporis Fabrica: Making Anatomy Easy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China. pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987439v1</w:t>
+                <w:t xml:space="preserve">hal-01070567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My Corporis Fabrica: Making Anatomy Easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.#16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2619195.2656302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070567v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t>
               </w:r>
@@ -4635,51 +4635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jouanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovambattista Ianni; Domenico Lembo; Leopoldo Bertossi; Wolfgang Faber; Birte Glimm; Georg Gottlob; Steffen Staab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reasoning Web. Semantic Interoperability on the Web. Reasoning Web 2017</w:t>
@@ -4753,90 +4753,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,169 +5006,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type-based detection of XML query-update independence</w:t>
+                <w:t xml:space="preserve">Types for Detecting XML Query-Update Independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2012. English. </w:t>
+              <w:t xml:space="preserve">Databases [cs.DB]. Université Paris Sud - Paris XI, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2012PA112339⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00780488v1</w:t>
+                <w:t xml:space="preserve">tel-00757597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types for Detecting XML Query-Update Independence</w:t>
+                <w:t xml:space="preserve">Type-based detection of XML query-update independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Databases [cs.DB]. Université Paris Sud - Paris XI, 2012. English. </w:t>
+              <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2012PA112339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00757597v1</w:t>
+                <w:t xml:space="preserve">tel-00780488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5225,52 +5225,202 @@
               <w:t xml:space="preserve">Computer Science [cs]. Montpellier University, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03514093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relier les données dispersées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Decarpigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dania Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5338,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="192CAD6B"/>
+    <w:nsid w:val="9EC5C111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5569,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>