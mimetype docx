--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2146,395 +2146,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04305822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Key-Value Stores under Single-Key Constraints: Rewriting and Parallelization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML+RR 2019 - 3rd International Joint Conference on Rules and Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31095-0_15⟩</w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02195593v1</w:t>
+                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tison</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
+              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+                <w:t xml:space="preserve">Querying Key-Value Stores under Single-Key Constraints: Rewriting and Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
+              <w:t xml:space="preserve">RuleML+RR 2019 - 3rd International Joint Conference on Rules and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bolzano, Italy. pp.198-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31095-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
+                <w:t xml:space="preserve">lirmm-02195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Approach to Decide Chase Termination on Linear Existential Rules</w:t>
               </w:r>
@@ -2693,51 +2693,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Description Logics (DL)</w:t>
+              <w:t xml:space="preserve">DL 2018 - 31st International Workshop on Description Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3104,77 +3104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Mediated Query Answering for Key-Value Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Colomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3850,282 +3850,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">My Corporis Fabrica: Making Anatomy Easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamadi Dicko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. pp.#16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2619195.2656302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070567v1</w:t>
+                <w:t xml:space="preserve">hal-00987439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Corporis Fabrica: Making Anatomy Easy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining 3D Models and Functions through Ontologies to Describe Man-made Products and Virtual Humans: Toward a Common Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gilles</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGGRAPH: Special Interest Group on GRAPHics and Interactive Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, Hong Kong SAR China. pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2619195.2656302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987439v1</w:t>
+                <w:t xml:space="preserve">hal-01070567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Filtering of Scientific Articles guided by a Domain Ontology</w:t>
               </w:r>
@@ -4753,90 +4753,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5488,51 +5488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EC5C111"/>
+    <w:nsid w:val="413A30E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5719,51 +5719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federico-ulliana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9192-9573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305787v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3611479.3611481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070581v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.962429" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rabattu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mass&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0034-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00990332v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2041-1480-5-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Colazzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165170v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar Bernardi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05165190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242346v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Charoensit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rouquette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04646842v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Colin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tornil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04670543v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72407-7_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04305822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02195593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31095-0_15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Vilmart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01632090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01620207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Colomier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01242913v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01086951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sartiani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Solimando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_24" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bauer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamadi Dicko" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2619195.2656302" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070567v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouanot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Michael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Tauber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Malla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nol&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61033-7_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PA112339" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-03514093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05576964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Reymond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>