--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Federzoni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni,  ATER IUT Informatique  - Laboratoire Ligérien de Linguistique (CNRS & Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federzoni-silvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3658-9075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267466390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un corpus de presse spécialisé parallèle français/italien à l'analyse des marqueurs et de la relation de méronymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (4), pp.429-446. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.208.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Sciences des données et leur utilisation en Sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Rabaud et Emmanuel Schang; MSH Val de Loire, Jan 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des marqueurs de méronymie dans un corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA International congress - LAIRDIL : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons dans AnnoDis : référents humains versus référents non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lydia-Mai Ho-Dac; Josette Rebeyrolle; Claudine Garcia-Débanc; Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d’Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique desLangues (RÉCITAL, 22e édition). Communications des apprenti-e-s chercheur-euse-s 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazziotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usare i corpora allineati per migliorare la constituzione di &amp;quot;reti terminologiche&amp;quot; e l'insegnamento della traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the italian Association of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect in Italian irrealis conditionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghanshyam Sharma; Michela Ippolito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense and aspect in Counterfactuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter GmbH, In press, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear approach of chain composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-126, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.06fed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l'analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-335, 2021, Langues gestes paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l’analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.313-336, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation RésolCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Federzoni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni,  ATER IUT Informatique  - Laboratoire Ligérien de Linguistique (CNRS & Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federzoni-silvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3658-9075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267466390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un corpus de presse spécialisé parallèle français/italien à l'analyse des marqueurs et de la relation de méronymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (4), pp.429-446. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.208.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Sciences des données et leur utilisation en Sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Rabaud et Emmanuel Schang; MSH Val de Loire, Jan 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des marqueurs de méronymie dans un corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA International congress - LAIRDIL : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons dans AnnoDis : référents humains versus référents non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lydia-Mai Ho-Dac; Josette Rebeyrolle; Claudine Garcia-Débanc; Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d’Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique desLangues (RÉCITAL, 22e édition). Communications des apprenti-e-s chercheur-euse-s 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazziotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usare i corpora allineati per migliorare la constituzione di &amp;quot;reti terminologiche&amp;quot; e l'insegnamento della traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the italian Association of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect in Italian irrealis conditionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghanshyam Sharma; Michela Ippolito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense and aspect in Counterfactuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter GmbH, In press, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear approach of chain composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-126, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.06fed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l'analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-335, 2021, Langues gestes paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l’analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.313-336, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation RésolCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9372BEBD"/>
+    <w:nsid w:val="67D795E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federzoni-silvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-9075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267466390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas-Benveniste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.208.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/des-corpus-numeriques-a-l-analyse-linguistique-en-langues-de-specialite-848011.kjsp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federzoni-silvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-9075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267466390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas-Benveniste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.208.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/des-corpus-numeriques-a-l-analyse-linguistique-en-langues-de-specialite-848011.kjsp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>