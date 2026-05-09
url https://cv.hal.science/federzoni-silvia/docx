--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Federzoni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni,  ATER IUT Informatique  - Laboratoire Ligérien de Linguistique (CNRS & Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federzoni-silvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3658-9075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267466390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un corpus de presse spécialisé parallèle français/italien à l'analyse des marqueurs et de la relation de méronymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (4), pp.429-446. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.208.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Sciences des données et leur utilisation en Sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Rabaud et Emmanuel Schang; MSH Val de Loire, Jan 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des marqueurs de méronymie dans un corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA International congress - LAIRDIL : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons dans AnnoDis : référents humains versus référents non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lydia-Mai Ho-Dac; Josette Rebeyrolle; Claudine Garcia-Débanc; Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d’Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique desLangues (RÉCITAL, 22e édition). Communications des apprenti-e-s chercheur-euse-s 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazziotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usare i corpora allineati per migliorare la constituzione di &amp;quot;reti terminologiche&amp;quot; e l'insegnamento della traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the italian Association of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect in Italian irrealis conditionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghanshyam Sharma; Michela Ippolito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense and aspect in Counterfactuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter GmbH, In press, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear approach of chain composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-126, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.06fed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l'analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-335, 2021, Langues gestes paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l’analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.313-336, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation RésolCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Silvia Federzoni </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni,  ATER IUT Informatique  - Laboratoire Ligérien de Linguistique (CNRS & Université d'Orléans)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">federzoni-silvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3658-9075</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">267466390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un corpus de presse spécialisé parallèle français/italien à l'analyse des marqueurs et de la relation de méronymie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208 (4), pp.429-446. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.208.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03890533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Les Sciences des données et leur utilisation en Sciences humaines et sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Rabaud et Emmanuel Schang; MSH Val de Loire, Jan 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des marqueurs de méronymie dans un corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONELA International congress - LAIRDIL : Instrumentation and New Explorations in Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the reference cohesive ties in students' original draft narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNC4: The Impact of Discourse Studies on the Contemporary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining annotated corpora for coreference chains pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du type de référent sur la composition des chaînes référentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coreference Chains Categorization by Sequence Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Computational Approaches to Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referential continuity in learner’s manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse in Corpus and Experimental Data: Bridging the Methodological Gap (DisCorX 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De AnnoDis à É:Calm : d’un guide d’annotation de la co-référence à l’autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaînes et maillons dans AnnoDis : référents humains versus référents non humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Annotation de la coréférence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lydia-Mai Ho-Dac; Josette Rebeyrolle; Claudine Garcia-Débanc; Marie-Paule Jacques, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes topicales dans la ressource ANNODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLF2020 : 7e Congrès Mondial de Linguistique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de chaînes de référence à la lumière de corpus annotés diversifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d’Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique desLangues (RÉCITAL, 22e édition). Communications des apprenti-e-s chercheur-euse-s 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResolCo un corpus de manuscrits d'élèves et d'étudiants pour l'étude de la cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Internationale de la Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mazziotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usare i corpora allineati per migliorare la constituzione di &amp;quot;reti terminologiche&amp;quot; e l'insegnamento della traduzione.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the italian Association of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect in Italian irrealis conditionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Del Prete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghanshyam Sharma; Michela Ippolito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tense and aspect in Counterfactuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walter de Gruyter GmbH, 2024, Trends in Linguistics. Studies and Monographs [TiLSM], 978-3-11-133538-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232678v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear approach of chain composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Gardelle; Laurence Vincent-Durroux; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reference. From conventions to pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 228, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins Publishing Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-126, 2023, Studies in Language Companion Series, 9789027212948. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/slcs.228.06fed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l'analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Escoubas-Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Frérot; Mojca Pecman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-335, 2021, Langues gestes paroles, 978-2-37747-261-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03721260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la traduction dans l’analyse des marqueurs de relations conceptuelles. Une étude en corpus aligné français-italien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Condamines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escoubas Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Éditions, pp.313-336, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03344286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d'annotation RésolCo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Federzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Rebeyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Garcia-Debanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297228v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D795E8"/>
+    <w:nsid w:val="E3501E31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federzoni-silvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-9075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267466390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas-Benveniste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.208.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/des-corpus-numeriques-a-l-analyse-linguistique-en-langues-de-specialite-848011.kjsp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/federzoni-silvia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3658-9075" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267466390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escoubas-Benveniste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.208.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Escoubas Marie-Pierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560048v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337479v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcia-Debanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117811v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232678v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Del Prete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.06fed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/des-corpus-numeriques-a-l-analyse-linguistique-en-langues-de-specialite-848011.kjsp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344286v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297228v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>