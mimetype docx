--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -531,212 +531,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les moteurs de l'exil</w:t>
+                <w:t xml:space="preserve">Émotions et critique urbaine : les affects en jeu dans la production des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CNRS, Université d'Angers. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Clerval; Camille Gardesse; Jean Rivière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets mêlés. Enquêtes illustrées sur l'accueil des exilés dans les campagnes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-26, 2023</w:t>
+              <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville. Actualité de la critique urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'oeil d'or, pp.179-202, 2023, critiques &amp; cités, 978-2-490437-26-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03978173v1</w:t>
+                <w:t xml:space="preserve">halshs-04357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions et critique urbaine : les affects en jeu dans la production des espaces</w:t>
+                <w:t xml:space="preserve">Les moteurs de l'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Clerval; Camille Gardesse; Jean Rivière. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Hoyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vergnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, Université d'Angers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités et rapports de pouvoir en ville. Actualité de la critique urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'oeil d'or, pp.179-202, 2023, critiques &amp; cités, 978-2-490437-26-9</w:t>
+              <w:t xml:space="preserve">Carnets mêlés. Enquêtes illustrées sur l'accueil des exilés dans les campagnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Kawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-26, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04357063v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03978173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la ville avec les affects : implications théoriques et pratiques</w:t>
               </w:r>
@@ -2002,239 +2002,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Univer.Cité » : une mission universitaire au service de la collectivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Bonny</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04862513v1</w:t>
+                <w:t xml:space="preserve">halshs-04748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Univer.Cité » : une mission universitaire au service de la collectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hiver (12), pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04748164v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre compte des expériences sensibles ?</w:t>
               </w:r>
@@ -4144,165 +4144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04500549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des tiers-lieux sur la structuration des mobilités quotidiennes dans les espaces périurbains, une étude de cas française</w:t>
+                <w:t xml:space="preserve">Les affects en jeu dans la production des espaces, entre instrumentalisation et reconnaissance des manières d'être sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90e Congrès de l'Acfas "Les espaces de coworking et tiers lieux : de nouveaux lieux de collaboration et d’innovation ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2023, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Ambiances Architectures Urbanités, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04271139v1</w:t>
+                <w:t xml:space="preserve">halshs-04276731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les affects en jeu dans la production des espaces, entre instrumentalisation et reconnaissance des manières d'être sensible</w:t>
+                <w:t xml:space="preserve">L'influence des tiers-lieux sur la structuration des mobilités quotidiennes dans les espaces périurbains, une étude de cas française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Ambiances Architectures Urbanités, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">90e Congrès de l'Acfas "Les espaces de coworking et tiers lieux : de nouveaux lieux de collaboration et d’innovation ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04276731v1</w:t>
+                <w:t xml:space="preserve">halshs-04271139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport affectif à l'espace. Le paysage ou le rapport sensible aux territoires</w:t>
               </w:r>
@@ -4640,96 +4640,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialités désirées. La construction territoriale par la régulation affective des identités spatiales</w:t>
+                <w:t xml:space="preserve">L’émotion est ce qui nous relie. Éléments pour une approche relationnelle des phénomènes affectifs et des dynamiques socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Scientifiques Internationales de la Cité des Territoires : Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR PACTE; ENSAG, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Pensée systémique complexe et relationnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue NPSS, Université Laurentienne, May 2015, Sudbury, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01346231v1</w:t>
+                <w:t xml:space="preserve">halshs-01226135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de la proximité dans les espaces périurbains et ruraux : mythes et réalités</w:t>
               </w:r>
@@ -4791,96 +4791,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émotion est ce qui nous relie. Éléments pour une approche relationnelle des phénomènes affectifs et des dynamiques socio-spatiales</w:t>
+                <w:t xml:space="preserve">Territorialités désirées. La construction territoriale par la régulation affective des identités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Pensée systémique complexe et relationnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue NPSS, Université Laurentienne, May 2015, Sudbury, Canada</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Scientifiques Internationales de la Cité des Territoires : Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR PACTE; ENSAG, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01226135v1</w:t>
+                <w:t xml:space="preserve">halshs-01346231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E2968FA"/>
+    <w:nsid w:val="7E667B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6906,51 +6906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feildel-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6895-1193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153240318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Jeloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Foll&#233;zou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056430ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4674" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0042-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feildel-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6895-1193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153240318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Jeloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Foll&#233;zou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056430ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4674" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0042-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>