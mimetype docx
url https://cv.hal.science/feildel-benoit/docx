--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -979,212 +979,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02394041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mob situ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Founry et Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Editions, pp.202-204, 2019, 978-2-37747-079-2</w:t>
+              <w:t xml:space="preserve">, UGA Editions, pp.204-206, 2019, 978-2-37747-079-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394103v1</w:t>
+                <w:t xml:space="preserve">halshs-02394027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilidarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mob situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Founry et Romain Lajarge. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Fourny et Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sans mots de l’habitabilité et de la territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UGA Editions, pp.204-206, 2019, 978-2-37747-079-2</w:t>
+              <w:t xml:space="preserve">, UGA Editions, pp.202-204, 2019, 978-2-37747-079-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02394027v1</w:t>
+                <w:t xml:space="preserve">halshs-02394103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessine-moi Rennes. Une géographie sensible et affective de la ville</w:t>
               </w:r>
@@ -1968,2083 +1968,2308 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
+                <w:t xml:space="preserve">Révéler la relation sensible au monde à partir des situations de la vie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dolez</w:t>
+                <w:t xml:space="preserve">Julien Torchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 276 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vgu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04748164v1</w:t>
+                <w:t xml:space="preserve">halshs-05586311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Univer.Cité » : une mission universitaire au service de la collectivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bonny</w:t>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04862513v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment rendre compte des expériences sensibles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzel Balez</w:t>
+                <w:t xml:space="preserve">« Univer.Cité » : une mission universitaire au service de la collectivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Beugnot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Hiver (12), pp.24-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04322767v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04862513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme tactique cycliste et crise sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+                <w:t xml:space="preserve">Comment rendre compte des expériences sensibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzel Balez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Dossier : Les mobilités post-Covid : un monde d’après plus écologique ?, numéro de l'article : 1949, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gc.19448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04235791v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04322767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se déplacer à la marge ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les coronapistes ont influencé les pratiques cyclistes. Enquête en selle dans 5 métropoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.6906⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.11218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03994482v1</w:t>
+                <w:t xml:space="preserve">hal-04400020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coworking, une vraie révolution pour la mobilité des travailleurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisme tactique cycliste et crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier : Les mobilités post-Covid : un monde d’après plus écologique ?, numéro de l'article : 1949, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389562v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04235791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour à la terre. Le rôle des SHS dans l'innovation autour du matériau terre crue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se déplacer à la marge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1/2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.6906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04206951v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03994482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos : sur le thème sensibilités, émotions et relations</w:t>
+                <w:t xml:space="preserve">Le coworking, une vraie révolution pour la mobilité des travailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Nadant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060180v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles capacités des traceurs GPS à rendre compte des pratiques de mobilité quotidienne ? Une application sur des territoires de faible densité en Indre et Loire (37, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Huyghe</w:t>
+                <w:t xml:space="preserve">Retour à la terre. Le rôle des SHS dans l'innovation autour du matériau terre crue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Follézou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (1), pp.41-64</w:t>
+              <w:t xml:space="preserve">Palimpseste. Sciences, humanités, sociétés </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (Printemps)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02015228v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04206951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
+                <w:t xml:space="preserve">Avant-propos : sur le thème sensibilités, émotions et relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.721⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1056430ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423810v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bricolage et l’herméneutique comme principes méthodologiques dans l’enquête en sciences sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles capacités des traceurs GPS à rendre compte des pratiques de mobilité quotidienne ? Une application sur des territoires de faible densité en Indre et Loire (37, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41, pp.89-99</w:t>
+              <w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (1), pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01409619v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02015228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émotion est ce qui nous relie</w:t>
+                <w:t xml:space="preserve">Parcours augmentés, une expérience sensible entre arts et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Olmedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346216v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le thème des temporalités. Avant-propos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bricolage et l’herméneutique comme principes méthodologiques dans l’enquête en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESO Travaux et Documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41, pp.89-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01314482v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imaginaires de la mobilité. De possibles ressorts pour la mise en durabilité des espaces périurbains ?</w:t>
+                <w:t xml:space="preserve">L'émotion est ce qui nous relie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.233-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898014002064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01084387v1</w:t>
+                <w:t xml:space="preserve">halshs-01346216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens des circulations : les sens vécu, objectivé et pratique des mobilités spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur le thème des temporalités. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898014002040⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), p. 13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030262ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01084376v1</w:t>
+                <w:t xml:space="preserve">halshs-01314482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité révélée par GPS</w:t>
+                <w:t xml:space="preserve">Les imaginaires de la mobilité. De possibles ressorts pour la mise en durabilité des espaces périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.143-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898014002064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01133678v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sens des circulations : les sens vécu, objectivé et pratique des mobilités spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sens des circulations, 2014 (02-03), pp.121-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898014002040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02419883v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01084376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un urbanisme affectif. Pour une prise en compte de la dimension sensible en aménagement et en urbanisme</w:t>
+                <w:t xml:space="preserve">La mobilité révélée par GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Représenter des populations et des territoires en mouvement, 28 (1-2), http://netcom.revues.org/1545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.4674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936323v1</w:t>
+                <w:t xml:space="preserve">halshs-01133678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité comme modalité de l'ancrage : enrichir l'évaluation de la durabilité des espaces périurbains</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorsque la mobilité territorialise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00936324v1</w:t>
+                <w:t xml:space="preserve">halshs-02419883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte pour approfondir la dynamique des géographies affectives</w:t>
+                <w:t xml:space="preserve">Vers un urbanisme affectif. Pour une prise en compte de la dimension sensible en aménagement et en urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (227), pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936395v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mobilité comme modalité de l'ancrage : enrichir l'évaluation de la durabilité des espaces périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Martouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3-4), pp.271-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13547-012-0042-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte pour approfondir la dynamique des géographies affectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (106), http://mappemonde.mgm.fr/num34/mois/moi12201.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La carte : fonctionnalité transitionnelle et dépassement du récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gaignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (2), pp.158 - 170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2010020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4054,51 +4279,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir et restituer l’expérience sensible en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4114,487 +4339,487 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Vendredis mobilité - Hommage aux travaux de Sandrine Depeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVMT, LAET, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04500549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les affects en jeu dans la production des espaces, entre instrumentalisation et reconnaissance des manières d'être sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sensibles, fabrique et critique des territoires en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Ambiances Architectures Urbanités, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des tiers-lieux sur la structuration des mobilités quotidiennes dans les espaces périurbains, une étude de cas française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Congrès de l'Acfas "Les espaces de coworking et tiers lieux : de nouveaux lieux de collaboration et d’innovation ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas, May 2023, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04271139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport affectif à l'espace. Le paysage ou le rapport sensible aux territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un paysage de qualité, pour qui ? comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de l'Environnement en Bretagne; UMR ESO, Espaces et sociétés, May 2022, Rennes, France. pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se déplacer à la marge ? Enquête sur les mobilités autour des espaces de coworking éloignés des grands centres urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions de la critique urbaine : les affects en jeu dans la production des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques de la dimension spatiale des rapports sociaux : débats transdisciplinaires et transnationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la ville avec les affects : implications urbaines et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saisir le rapport affectif aux lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01871591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ambiances produites in situ aux traces restituées : éléments d’analyse de cartographies d’ambiances en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4610,307 +4835,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 147 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émotion est ce qui nous relie. Éléments pour une approche relationnelle des phénomènes affectifs et des dynamiques socio-spatiales</w:t>
+                <w:t xml:space="preserve">Territorialités désirées. La construction territoriale par la régulation affective des identités spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Pensée systémique complexe et relationnelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue NPSS, Université Laurentienne, May 2015, Sudbury, Canada</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres Scientifiques Internationales de la Cité des Territoires : Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR PACTE; ENSAG, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226135v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01346231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour de la proximité dans les espaces périurbains et ruraux : mythes et réalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées de la proximité : Construire les proximités dans un monde global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01346225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialités désirées. La construction territoriale par la régulation affective des identités spatiales</w:t>
+                <w:t xml:space="preserve">L’émotion est ce qui nous relie. Éléments pour une approche relationnelle des phénomènes affectifs et des dynamiques socio-spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres Scientifiques Internationales de la Cité des Territoires : Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR PACTE; ENSAG, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international « Pensée systémique complexe et relationnelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue NPSS, Université Laurentienne, May 2015, Sudbury, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01346231v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covoiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4918,498 +5143,498 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Gwiazdzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-voiturage et territoire : quelle(s) proximité (s) dans la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque du CIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et affects : vers une esthétique du bâtir et de l’habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Architecture, la raison et les passions. La qualité d'empathie en recherche, enseignement et conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème workshop EAAE/AEEA en théorie de l'architecture, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01226139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et participation ou comment la délibération autour des projets d'aménagement participe de la construction du rapport affectif à l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études sur les effets de la participation. GIS Participation du public, décision, démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité territoriale serait-elle (vraiment) soluble dans la mobilité ? Des pratiques individuelles de mobilités à la fabrication et la territorialisation de solidarités collectives : positions critiques, propositions théoriques et problématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Dodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.93-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités périurbaines : le jeu des justifications entre contraintes et possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5451,73 +5676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires : Territoires, pratiques, régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d'un habiter péri urbain : le transport et la centralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5559,73 +5784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Périurbanisation, créativité &amp; durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France. pp.39-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'habiter à l'échelle de la vie : diversité des figures identitaires de l'habitat et culture de l'habiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5667,142 +5892,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Habitat et identité : vers une culture de l'habiter ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit de vie spatialisé et herméneutique cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Scientifiques ARPEnv : Perspectives de la psychologie environnementale francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'AMENAGEMENT ENTRE REPRESENTATION ET COMPLEXITE : Mise en lumière des implications affectives et identitaires dans l'évaluation individuelle de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5818,51 +6043,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spatial Development Planning (ESDP) and Spatial Planning to Strategic Projects (SP2SP) : "New concepts and approaches for Urban and Regional Policy and Planning"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5872,278 +6097,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Audas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBITER : MOBILITE ET DYNAMIQUE DES TERRITOIRES RURAUX (RAPPORT FINAL PROGRAMME DE RECHERCHE )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CITERES; LVMT. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain à l'épreuve des modèles d'habiter. La viabilité périurbaine entre théorie(s) et pratique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6152,116 +6377,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CITERES; Université de Tours; CNRS; PUCA / DGALN - Ministère de l’écologie, de l’énergie, du développement durable et de la mer. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01954151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité et le périurbain à l'impératif de la ville durable Ménager les territoires de vie des périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6270,116 +6495,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Tours/UMR CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité et le périurbain à l'impératif de la ville durable Ménager les territoires de vie des périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6388,152 +6613,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours/UMR CITERES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces habités, espaces anticipés. La qualification de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Michel Jacques Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,65 +6774,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR CITERES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02184385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6675,51 +6900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E667B89"/>
+    <w:nsid w:val="B78C3180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6906,51 +7131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feildel-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6895-1193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153240318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Jeloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862513v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994482v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206951v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Foll&#233;zou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056430ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346216v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002040" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133678v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4674" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936324v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0042-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271139v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616583v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/feildel-benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6895-1193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153240318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978173v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Hoyez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/_attachment/carnets-meles-actualite/CarnetsM%C3%AAl%C3%A9s-07022023-page.pdf?download=true" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03139909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05405647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dm4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Jeloux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01048772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michel Jacques Thibault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34413" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05586311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torchin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vgu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beugnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.19448" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poisson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Nadant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krauss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04206951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Foll&#233;zou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1056430ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015228v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Huyghe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Baptiste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Olmedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Poisson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030262ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002064" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419883v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4674" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936324v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13547-012-0042-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936395v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gaignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04500549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271139v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616583v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01871591v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346231v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01346225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719913v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954110v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823441v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02184385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>