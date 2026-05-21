--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -66,993 +66,1114 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential roles of mitochondrial carrier proteins in plant responses to abiotic stress</w:t>
+                <w:t xml:space="preserve">How to turbo charge respiration – thermogenic metabolism in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita de Cássia Monteiro-Batista</w:t>
+                <w:t xml:space="preserve">Pedro Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Antonio Siqueira</w:t>
+                <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula da Fonseca Pereira</w:t>
+                <w:t xml:space="preserve">Alisdair R Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Barreto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Schwarzländer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf032⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.102730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2025.102730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923444v1</w:t>
+                <w:t xml:space="preserve">hal-05593703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANT UNCOUPLING MITOCHONDRIAL PROTEIN 2 localizes to the Golgi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential roles of mitochondrial carrier proteins in plant responses to abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita de Cássia Monteiro-Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+                <w:t xml:space="preserve">João Antonio Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisenda Feixes-Prats</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alisdair Fernie</w:t>
+                <w:t xml:space="preserve">Paula da Fonseca Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 402 (3), pp.399-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449452v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive stress triggers ANAC017-mediated retrograde signaling to safeguard the endoplasmic reticulum by boosting mitochondrial respiratory capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PLANT UNCOUPLING MITOCHONDRIAL PROTEIN 2 localizes to the Golgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisenda Feixes-Prats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finja Bohle</w:t>
+                <w:t xml:space="preserve">Elias Feitosa-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lichtenauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elias Feitosa Araujo</w:t>
+                <w:t xml:space="preserve">Alisdair Fernie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac017⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.623-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449376v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCU proteins dominate in vivo mitochondrial Ca2+ uptake in Arabidopsis roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reductive stress triggers ANAC017-mediated retrograde signaling to safeguard the endoplasmic reticulum by boosting mitochondrial respiratory capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finja Bohle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lichtenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ruberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
+                <w:t xml:space="preserve">José Manuel Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaolong Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matteo Grenzi</w:t>
+                <w:t xml:space="preserve">Elias Feitosa Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34 (11), pp.4428-4452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac242⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 34 (4), pp.1375-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449424v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting paradigms and novel players in Cys-based redox regulation and ROS signaling in plants - and where to go next</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCU proteins dominate in vivo mitochondrial Ca2+ uptake in Arabidopsis roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ruberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaolong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Meyer</w:t>
+                <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Dreyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
+                <w:t xml:space="preserve">Matteo Grenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hsz-2020-0291⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (11), pp.4428-4452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449366v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in intracellular NAD status affect stomatal development in an abscisic acid‐dependent manner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shifting paradigms and novel players in Cys-based redox regulation and ROS signaling in plants - and where to go next</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Pena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Perez de Souza</w:t>
+                <w:t xml:space="preserve">Karl-Josef Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15000⟩</w:t>
+              <w:t xml:space="preserve">Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 402 (3), pp.399-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hsz-2020-0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449311v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changes in intracellular NAD status affect stomatal development in an abscisic acid‐dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula da Fonseca-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Perez de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (5), pp.1149-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In Vivo NADH/NAD + Biosensing Reveals the Dynamics of Cytosolic Redox Metabolism in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Steinbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Elsässer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lichtenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.3324-3345. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.20.00241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1062,161 +1183,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic activity triggers pH and NAD redox signatures across different plant cell compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Elsässer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Feitosa-Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lichtenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1363,51 +1484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923444v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de C&#225;ssia Monteiro-Batista" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio Siqueira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Barreto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa-Araujo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf032" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Feixes-Prats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad540" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Bohle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lichtenauer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Ugalde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ruberti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Grenzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ugalde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0291" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medeiros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Perez de Souza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15000" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Steinbeck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Negroni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Els&#228;sser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593703v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Barreto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa-Araujo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R Fernie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schwarzl&#228;nder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2025.102730" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita de C&#225;ssia Monteiro-Batista" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio Siqueira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca Pereira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Feixes-Prats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Arruda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Fernie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finja Bohle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lichtenauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Ugalde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Feitosa Araujo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ruberti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Grenzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dreyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ugalde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Josef Dietz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2020-0291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula da Fonseca-Pereira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Pena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Medeiros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Perez de Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15000" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Steinbeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Negroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Els&#228;sser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449393v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>