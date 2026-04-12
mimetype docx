--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -126,5063 +126,4929 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
+                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor may contribute to spondyloarthritis development in HLA-B27 transgenic rat by affecting conventional dendritic cells function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+                <w:t xml:space="preserve">Amel Ait Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fakih</w:t>
+                <w:t xml:space="preserve">Chiara Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
+                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-025-03586-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237197v1</w:t>
+                <w:t xml:space="preserve">hal-05287195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor may contribute to spondyloarthritis development in HLA-B27 transgenic rat by affecting conventional dendritic cells function</w:t>
+                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ait Ali Said</w:t>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rizzo</w:t>
+                <w:t xml:space="preserve">Olivier Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
+                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Breban</w:t>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-025-03586-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287195v1</w:t>
+                <w:t xml:space="preserve">hal-05237197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel risk loci in LGI1-antibody encephalitis: genome-wide association study discovery and validation cohorts</w:t>
+                <w:t xml:space="preserve">Rethinking HLA-B27 Testing: What HLA-B27 Can— and Cannot—Tell Us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Binks</w:t>
+                <w:t xml:space="preserve">Marie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Elliott</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.jrheum.2025-0809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.2025-0809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287201v1</w:t>
+                <w:t xml:space="preserve">hal-05287194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking HLA-B27 Testing: What HLA-B27 Can— and Cannot—Tell Us</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How to translate genetic findings into clinical applications in spondyloarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.2025-0809⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1301735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287194v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to translate genetic findings into clinical applications in spondyloarthritis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lequerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1301735⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (6), pp.105741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287282v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">What is a severe axial spondyloarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antonietta d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 91 (6), pp.105741. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105741Get⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 92 (2), pp.105814-105814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679067v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is a severe axial spondyloarthritis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les études familiales, un outil intéressant pour mieux comprendre la spondyloarthrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Antonietta d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2024.105814⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.10.551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941228v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAT1 deficiency underlies a proinflammatory imprint of naive CD4+ T cells in spondyloarthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roula Said-Nahal</w:t>
+                <w:t xml:space="preserve">Comprehensive epigenomic profiling reveals the extent of disease-specific chromatin states and informs target discovery in ankylosing spondylitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Jayne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Mielczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1227281⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481336v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études familiales, un outil intéressant pour mieux comprendre la spondyloarthrite</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influenza‐like illness in individuals treated with immunosuppressants, biologics, and/or systemic corticosteroids for autoimmune or chronic inflammatory disease: A crowdsourced cohort study, France, 2017–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Greffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana‐maria Vilcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.e13148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2023.10.551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.13148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334518v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive epigenomic profiling reveals the extent of disease-specific chromatin states and informs target discovery in ankylosing spondylitis</w:t>
+                <w:t xml:space="preserve">EULAR study group on MHC-I-opathy': Identifying disease-overarching mechanisms across disciplines and borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C. Brown</w:t>
+                <w:t xml:space="preserve">Jonas J.W. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Jayne Cohen</w:t>
+                <w:t xml:space="preserve">Jörg Christoph Prinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Mielczarek</w:t>
+                <w:t xml:space="preserve">Efstratios Stratikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Migliorini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Piotr Kuśnierczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100306⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (7), pp.887-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191701v1</w:t>
+                <w:t xml:space="preserve">hal-04191654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza‐like illness in individuals treated with immunosuppressants, biologics, and/or systemic corticosteroids for autoimmune or chronic inflammatory disease: A crowdsourced cohort study, France, 2017–2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Greffe</w:t>
+                <w:t xml:space="preserve">STAT1 deficiency underlies a proinflammatory imprint of naive CD4+ T cells in spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Frédéric Crémazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Souty</w:t>
+                <w:t xml:space="preserve">Marc Lauraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana‐maria Vilcu</w:t>
+                <w:t xml:space="preserve">Ghazal Shammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hayem</w:t>
+                <w:t xml:space="preserve">Roula Said-Nahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (6), pp.e13148. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.13148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1227281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535525v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EULAR study group on MHC-I-opathy': Identifying disease-overarching mechanisms across disciplines and borders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correspondence between patient-reported flare and disease activity score variation in axial spondyloarthritis: A 12-months web-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas J.W. Kuiper</w:t>
+                <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Christoph Prinz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lamouri Bessalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222852⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (5), pp.105422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191654v1</w:t>
+                <w:t xml:space="preserve">hal-03783380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted resequencing of the 13q13 spondyloarthritis-linked locus identifies a rare variant in FREM2 possibly associated with familial spondyloarthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
+                <w:t xml:space="preserve">Identification of Symptoms Phenotypes of Hand Osteoarthritis using Hierarchical Clustering: Results from the &amp;lt;scp&amp;gt;DIGICOD&amp;lt;/scp&amp;gt; Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Binvignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanane El Hafci</w:t>
+                <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105419⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.25047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313901v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence between patient-reported flare and disease activity score variation in axial spondyloarthritis: A 12-months web-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Validation of a Self-Administered Questionnaire Measuring Essential Knowledge in Patients with Axial Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Leboime</w:t>
+                <w:t xml:space="preserve">Christelle Sordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamouri Bessalah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Claudepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89 (5), pp.105422. </w:t>
+              <w:t xml:space="preserve">The Journal of rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.jrheum.211314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.211314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783380v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Self-Administered Questionnaire Measuring Essential Knowledge in Patients with Axial Spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster analysis in early axial spondyloarthritis predicts poor outcome in the presence of peripheral articular manifestations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Georg Schett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Sordet</w:t>
+                <w:t xml:space="preserve">Ann-Sophie de Craemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claudepierre</w:t>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.jrheum.211314. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.3289-3298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.211314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892137v1</w:t>
+                <w:t xml:space="preserve">hal-04535238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Symptoms Phenotypes of Hand Osteoarthritis using Hierarchical Clustering: Results from the &amp;lt;scp&amp;gt;DIGICOD&amp;lt;/scp&amp;gt; Cohort</w:t>
+                <w:t xml:space="preserve">EULAR points to consider for minimal reporting requirements in synovial tissue research in rheumatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Binvignat</w:t>
+                <w:t xml:space="preserve">Aurélie Najm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Pires</w:t>
+                <w:t xml:space="preserve">Stefano Alivernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Alessia Alunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Courties</w:t>
+                <w:t xml:space="preserve">Elettra Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81 (12), pp.1640-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.25047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2021-221875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843031v1</w:t>
+                <w:t xml:space="preserve">hal-04552750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis in early axial spondyloarthritis predicts poor outcome in the presence of peripheral articular manifestations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peripheral manifestations are major determinants of disease phenotype and outcome in new onset spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+                <w:t xml:space="preserve">Ann Sophie de Craemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Schett</w:t>
+                <w:t xml:space="preserve">Thomas J.C. Renson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann-Sophie de Craemer</w:t>
+                <w:t xml:space="preserve">Liselotte Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Molto</w:t>
+                <w:t xml:space="preserve">Liesbet van Praet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Cypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (8), pp.3289-3298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab873⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.3279-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535238v1</w:t>
+                <w:t xml:space="preserve">hal-03775816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EULAR points to consider for minimal reporting requirements in synovial tissue research in rheumatology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Impact of synovial biopsy procedures and disease-specific aspects on synovial tissue outcome: a systematic literature review informing the EULAR points to consider for the minimal reporting requirements in synovial tissue research in rheumatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Alivernini</w:t>
+                <w:t xml:space="preserve">Catherine Brémont Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Alunno</w:t>
+                <w:t xml:space="preserve">Andrew Filer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elettra Bianchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Antonietta d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 81 (12), pp.1640-1646. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2021-221875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552750v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral manifestations are major determinants of disease phenotype and outcome in new onset spondyloarthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted resequencing of the 13q13 spondyloarthritis-linked locus identifies a rare variant in FREM2 possibly associated with familial spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Sophie de Craemer</w:t>
+                <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J.C. Renson</w:t>
+                <w:t xml:space="preserve">Aude Jobart-Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Said-Nahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liselotte Deroo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Heleen Cypers</w:t>
+                <w:t xml:space="preserve">Hanane El Hafci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keab887⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (6), pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2022.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775816v1</w:t>
+                <w:t xml:space="preserve">hal-05313901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of synovial biopsy procedures and disease-specific aspects on synovial tissue outcome: a systematic literature review informing the EULAR points to consider for the minimal reporting requirements in synovial tissue research in rheumatology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Patient-based reliability of the Outcome Measures in Rheumatology (OMERACT) ultrasound scoring system for salivary gland assessment in patients with Sjögren’s syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Finzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Brémont Weill</w:t>
+                <w:t xml:space="preserve">Petra Hánová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Filer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alojzija Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2021-002116⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.2169-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604099v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EULAR recommendations for the reporting of ultrasound studies in rheumatic and musculoskeletal diseases (RMDs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Boers</w:t>
+                <w:t xml:space="preserve">Madalina Jacota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Backhaus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Péter Vince Balint</w:t>
+                <w:t xml:space="preserve">Chanez Lazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219816⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329902v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 in French patients with chronic inflammatory rheumatic diseases: Clinical features, risk factors and treatment adherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bahier</w:t>
+                <w:t xml:space="preserve">Luis Coronel Tarancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 chez les patients atteints de rhumatismes inflammatoires chroniques en France : caractéristiques cliniques, facteurs de risque et maintien thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Bahier</w:t>
+                <w:t xml:space="preserve">Luis Coronel Tarancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (6), pp.430-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What Have We Learned From Family-Based Studies About Spondyloarthritis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Said-Nahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Jean Garchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.671306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.671306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538795v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-based reliability of the Outcome Measures in Rheumatology (OMERACT) ultrasound scoring system for salivary gland assessment in patients with Sjögren’s syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alojzija Hocevar</w:t>
+                <w:t xml:space="preserve">Épigénétique de la spondyloarthrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Crémazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa471⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (1), pp.32-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548409v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Have We Learned From Family-Based Studies About Spondyloarthritis?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EULAR recommendations for the reporting of ultrasound studies in rheumatic and musculoskeletal diseases (RMDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreto Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Backhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Vince Balint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.671306⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (7), pp.840-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-219816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287319v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épigénétique de la spondyloarthrite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Epigenetics of spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Crémazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.565 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631496v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics of spondyloarthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hue</w:t>
+                <w:t xml:space="preserve">Le savoir nécessaire aux patients atteints de polyarthrite rhumatoïde ou de spondyloarthrite. Résultats d’une enquête multicentrique française auprès de professionnels de santé et de patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Rodère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Legoupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Breban</w:t>
+                <w:t xml:space="preserve">Muriel Piperno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.194 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493372v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le savoir nécessaire aux patients atteints de polyarthrite rhumatoïde ou de spondyloarthrite. Résultats d’une enquête multicentrique française auprès de professionnels de santé et de patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAT0308 CLUSTER-BASED SPONDYLOARTHRITIS PHENOTYPES DEFINED AT BASELINE ARE PREDICTIVE OF 5-YEAR SEVERITY OUTCOME IN THE DESIR COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moltó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malory Rodère</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Antonietta D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1231.2-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490896v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt and unexpected stressful life events are followed with increased disease activity in spondyloarthritis: A two years web-based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanguan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Boelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanguan Luo</w:t>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (2), pp.203 - 209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La survenue brutale et inattendue d’événements stressants est suivie d’une augmentation d’activité de la spondyloarthrite : étude longitudinale en ligne sur deux ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanguan Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Boelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanguan Luo</w:t>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (5), pp.497 - 503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT0308 CLUSTER-BASED SPONDYLOARTHRITIS PHENOTYPES DEFINED AT BASELINE ARE PREDICTIVE OF 5-YEAR SEVERITY OUTCOME IN THE DESIR COHORT</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essential Knowledge for Patients with Rheumatoid Arthritis or Spondyloarthritis: Results of a Multicentric Survey in France among Health Professionals and Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Rodère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Legoupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Piperno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3307⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (6), pp.747--752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552923v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Knowledge for Patients with Rheumatoid Arthritis or Spondyloarthritis: Results of a Multicentric Survey in France among Health Professionals and Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Piperno</w:t>
+                <w:t xml:space="preserve">Ultrasound of Subtalar Joint Synovitis in Patients with Rheumatoid Arthritis: Results of an OMERACT Reliability Exercise Using Consensual Definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A.W. Bruyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Siddle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Iagnocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2019.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.171490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892139v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound of Subtalar Joint Synovitis in Patients with Rheumatoid Arthritis: Results of an OMERACT Reliability Exercise Using Consensual Definitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetics and Functional Genomics of Spondyloarthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.171490⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.02933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551564v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and Functional Genomics of Spondyloarthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Two Phenotypes Are Identified by Cluster Analysis in Early Inflammatory Back Pain Suggestive of Spondyloarthritis: Results From the DESIR Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dougados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (7), pp.1660-1668</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535426v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02041001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome single nucleotide polymorphism-based linkage analysis in spondyloarthritis multiplex families reveals a new susceptibility locus in 13q13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Said-Nahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75 (7), pp.1380-1385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/annrheumdis-2015-207720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04551444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Phenotypes Are Identified by Cluster Analysis in Early Inflammatory Back Pain Suggestive of Spondyloarthritis: Results From the DESIR Cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leboime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (4), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.177.3.1932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02041001v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01122331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for Latent Tuberculosis Infection in Patients with Chronic Inflammatory Arthritis: Discrepancies Between Tuberculin Skin Test and Interferon-γ Release Assay Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Carvalho Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Talpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Damien Loeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dintinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (12), pp.1986-1993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3899/jrheum.130303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5192,404 +5058,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION OF CLINICAL PHENOTYPES OF HAND OSTEOARTHRITIS USING HIERARCHICAL CLUSTERING METHOD: RESULTS FROM THE DIGICOD COHORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis Research Society International (OARSI)Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de phénotypes symptomatiques d'arthrose digitale à partir d'une méthode de clustering hiérarchique : résultats de la cohorte DIGICOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Binvignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyte-Derived Dendritic Cells (MDDCs) from Spondyloarthritis (SpA) Patients Exhbit a Coordinated Downregulation of the Cholesterol (chol) Biosynthesis Pathway That Relates to Lipid Overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04516142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5599,100 +5465,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux facteurs génétiques de susceptibilité à la spondyloarthrite grâce à une approche associant études familiales et génomique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique humaine. Université René Descartes - Paris V, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA05T056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01223109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5702,105 +5568,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de tuberculose latente chez des patients atteints de rhumatisme inflammatoire chronique candidats à une biothérapie : facteurs infuençant le résultat d'un test de libération d'interféron gamma (T-SPOT.TB®)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5868,51 +5734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A98B2E9"/>
+    <w:nsid w:val="1AB5E774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6099,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-costantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-959X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ali Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rizzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Mambu Mambueni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03586-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Binks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Elliott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Kawasaki de Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287194v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.2025-0809" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1301735" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105814" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cr&#233;mazy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Shammas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.551" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Brown" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jayne Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mielczarek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Migliorini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Vilcu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13148" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191654v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J.W. Kuiper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Christoph Prinz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Stratikos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ku&#347;nierczyk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Arakawa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222852" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hafci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Bessalah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105422" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.211314" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03843031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.25047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie de Craemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab873" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alivernini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Alunno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Bianchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221875" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775816v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Sophie de Craemer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.C. Renson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Deroo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Praet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Cypers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab887" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604099v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;mont Weill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Filer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002116" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Carmona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Backhaus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Vince Balint" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219816" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bahier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coronel Taranc&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105095" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Hocevar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa471" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Garchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.671306" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03631496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.11.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493372v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.06.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490896v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Rod&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legoupil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piperno" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.01.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanguan Luo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Boelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kerneis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Costantino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3307" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.06.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551564v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A.W. Bruyn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Siddle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hanova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Iagnocco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.171490" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535426v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02933" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551444v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaplais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Leturcq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207720" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02041001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Bittencourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dintinger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.130303" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Binvignat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pires" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tchitchek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courties" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516142v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chaplais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01223109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T056" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731883v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-costantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-959X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ali Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rizzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Mambu Mambueni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03586-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.2025-0809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1301735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jayne Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mielczarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Migliorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Vilcu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J.W. Kuiper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Christoph Prinz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Stratikos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ku&#347;nierczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Arakawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cr&#233;mazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Shammas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Bessalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03843031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.25047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.211314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie de Craemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alivernini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Alunno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Bianchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Sophie de Craemer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.C. Renson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Deroo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Praet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Cypers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;mont Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Filer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hafci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105419" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Hocevar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa471" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bahier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coronel Taranc&#243;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Garchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.671306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03631496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.11.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Carmona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Backhaus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Vince Balint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219816" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.06.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Rod&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legoupil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piperno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.01.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Costantino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3307" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanguan Luo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Boelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kerneis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A.W. Bruyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Siddle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Iagnocco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.171490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02933" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02041001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaplais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Leturcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207720" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Bittencourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dintinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.130303" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Binvignat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tchitchek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courties" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chaplais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01223109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>