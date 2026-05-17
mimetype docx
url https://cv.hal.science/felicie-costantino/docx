--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor may contribute to spondyloarthritis development in HLA-B27 transgenic rat by affecting conventional dendritic cells function</w:t>
+                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Ait Ali Said</w:t>
+                <w:t xml:space="preserve">Frank Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Rizzo</w:t>
+                <w:t xml:space="preserve">Olivier Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
+                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Breban</w:t>
+                <w:t xml:space="preserve">Hubert Marotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-025-03586-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287195v1</w:t>
+                <w:t xml:space="preserve">hal-05237197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When generative artificial intelligence answers to Google Trends about spondyloarthritis: what does a French expert panel think about it?</w:t>
+                <w:t xml:space="preserve">Granulocyte-macrophage colony-stimulating factor may contribute to spondyloarthritis development in HLA-B27 transgenic rat by affecting conventional dendritic cells function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Verhoeven</w:t>
+                <w:t xml:space="preserve">Amel Ait Ali Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fakih</w:t>
+                <w:t xml:space="preserve">Chiara Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Miceli-Richard</w:t>
+                <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Marotte</w:t>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open : Rheumatic &amp; Musculoskeletal Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e005727-e005727. </w:t>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2025-005727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13075-025-03586-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237197v1</w:t>
+                <w:t xml:space="preserve">hal-05287195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking HLA-B27 Testing: What HLA-B27 Can— and Cannot—Tell Us</w:t>
               </w:r>
@@ -460,51 +460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilade Cherqaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.jrheum.2025-0809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -551,64 +551,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to translate genetic findings into clinical applications in spondyloarthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -655,64 +655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmet needs in axial spondyloarthritis. Proceedings of the French spondyloarthritis taskforce workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lequerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,64 +776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a severe axial spondyloarthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Antonietta d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,64 +880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études familiales, un outil intéressant pour mieux comprendre la spondyloarthrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (6), </w:t>
@@ -1099,295 +1099,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influenza‐like illness in individuals treated with immunosuppressants, biologics, and/or systemic corticosteroids for autoimmune or chronic inflammatory disease: A crowdsourced cohort study, France, 2017–2018</w:t>
+                <w:t xml:space="preserve">EULAR study group on MHC-I-opathy': Identifying disease-overarching mechanisms across disciplines and borders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Greffe</w:t>
+                <w:t xml:space="preserve">Jonas J.W. Kuiper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
+                <w:t xml:space="preserve">Jörg Christoph Prinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Souty</w:t>
+                <w:t xml:space="preserve">Efstratios Stratikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana‐maria Vilcu</w:t>
+                <w:t xml:space="preserve">Piotr Kuśnierczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Hayem</w:t>
+                <w:t xml:space="preserve">Akiko Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (6), pp.e13148. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (7), pp.887-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/irv.13148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard-2022-222852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535525v1</w:t>
+                <w:t xml:space="preserve">hal-04191654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EULAR study group on MHC-I-opathy': Identifying disease-overarching mechanisms across disciplines and borders</w:t>
+                <w:t xml:space="preserve">Influenza‐like illness in individuals treated with immunosuppressants, biologics, and/or systemic corticosteroids for autoimmune or chronic inflammatory disease: A crowdsourced cohort study, France, 2017–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas J.W. Kuiper</w:t>
+                <w:t xml:space="preserve">Ségolène Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Christoph Prinz</w:t>
+                <w:t xml:space="preserve">Caroline Guerrisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstratios Stratikos</w:t>
+                <w:t xml:space="preserve">Cécile Souty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Kuśnierczyk</w:t>
+                <w:t xml:space="preserve">Ana‐maria Vilcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Arakawa</w:t>
+                <w:t xml:space="preserve">Gilles Hayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 82 (7), pp.887-896. </w:t>
+              <w:t xml:space="preserve">Influenza and Other Respiratory Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.e13148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard-2022-222852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/irv.13148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191654v1</w:t>
+                <w:t xml:space="preserve">hal-04535525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAT1 deficiency underlies a proinflammatory imprint of naive CD4+ T cells in spondyloarthritis</w:t>
               </w:r>
@@ -1507,90 +1507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence between patient-reported flare and disease activity score variation in axial spondyloarthritis: A 12-months web-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamouri Bessalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 89 (5), pp.105422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis in early axial spondyloarthritis predicts poor outcome in the presence of peripheral articular manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2039,51 +2039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EULAR points to consider for minimal reporting requirements in synovial tissue research in rheumatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Alivernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2307,51 +2307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of synovial biopsy procedures and disease-specific aspects on synovial tissue outcome: a systematic literature review informing the EULAR points to consider for the minimal reporting requirements in synovial tissue research in rheumatology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brémont Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2424,51 +2424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted resequencing of the 13q13 spondyloarthritis-linked locus identifies a rare variant in FREM2 possibly associated with familial spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,645 +2552,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-based reliability of the Outcome Measures in Rheumatology (OMERACT) ultrasound scoring system for salivary gland assessment in patients with Sjögren’s syndrome</w:t>
+                <w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Finzel</w:t>
+                <w:t xml:space="preserve">Eric Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Hánová</w:t>
+                <w:t xml:space="preserve">Madalina Jacota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alojzija Hocevar</w:t>
+                <w:t xml:space="preserve">Chanez Lazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (5), pp.2169-2176. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548409v1</w:t>
+                <w:t xml:space="preserve">hal-04538795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 in French patients with chronic inflammatory rheumatic diseases: Clinical features, risk factors and treatment adherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Azabou</w:t>
+                <w:t xml:space="preserve">Léa Bahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Costantino</w:t>
+                <w:t xml:space="preserve">Luis Coronel Tarancón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Jacota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chanez Lazizi</w:t>
+                <w:t xml:space="preserve">François Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538795v1</w:t>
+                <w:t xml:space="preserve">hal-03127494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 in French patients with chronic inflammatory rheumatic diseases: Clinical features, risk factors and treatment adherence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COVID-19 chez les patients atteints de rhumatismes inflammatoires chroniques en France : caractéristiques cliniques, facteurs de risque et maintien thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Coronel Tarancón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leboime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105095⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (6), pp.430-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127494v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 chez les patients atteints de rhumatismes inflammatoires chroniques en France : caractéristiques cliniques, facteurs de risque et maintien thérapeutique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Patient-based reliability of the Outcome Measures in Rheumatology (OMERACT) ultrasound scoring system for salivary gland assessment in patients with Sjögren’s syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Finzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jousse-Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Vidal</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alojzija Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88 (6), pp.430-436. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.2169-2176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2021.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551588v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Have We Learned From Family-Based Studies About Spondyloarthritis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrick Mambu Mambueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Said-Nahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Jean Garchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.671306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3276,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88 (1), pp.32-39. </w:t>
@@ -3358,51 +3358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EULAR recommendations for the reporting of ultrasound studies in rheumatic and musculoskeletal diseases (RMDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreto Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,51 +3544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.565 - 571. </w:t>
@@ -3754,425 +3754,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT0308 CLUSTER-BASED SPONDYLOARTHRITIS PHENOTYPES DEFINED AT BASELINE ARE PREDICTIVE OF 5-YEAR SEVERITY OUTCOME IN THE DESIR COHORT</w:t>
+                <w:t xml:space="preserve">Abrupt and unexpected stressful life events are followed with increased disease activity in spondyloarthritis: A two years web-based cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicie Costantino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+                <w:t xml:space="preserve">Guanguan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Moltó</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Breban</w:t>
+                <w:t xml:space="preserve">Pierre Yves Boelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Antonietta D’agostino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Turbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3307⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (2), pp.203 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552923v1</w:t>
+                <w:t xml:space="preserve">hal-03486460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt and unexpected stressful life events are followed with increased disease activity in spondyloarthritis: A two years web-based cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">La survenue brutale et inattendue d’événements stressants est suivie d’une augmentation d’activité de la spondyloarthrite : étude longitudinale en ligne sur deux ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanguan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Boelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2018.05.009⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (5), pp.497 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486460v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La survenue brutale et inattendue d’événements stressants est suivie d’une augmentation d’activité de la spondyloarthrite : étude longitudinale en ligne sur deux ans</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAT0308 CLUSTER-BASED SPONDYLOARTHRITIS PHENOTYPES DEFINED AT BASELINE ARE PREDICTIVE OF 5-YEAR SEVERITY OUTCOME IN THE DESIR COHORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Kerneis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felicie Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Moltó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Breban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Antonietta D’agostino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (5), pp.497 - 503. </w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1231.2-1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rhum.2019.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.3307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488968v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential Knowledge for Patients with Rheumatoid Arthritis or Spondyloarthritis: Results of a Multicentric Survey in France among Health Professionals and Patients</w:t>
               </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Siddle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Hanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Iagnocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4426,64 +4426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics and Functional Genomics of Spondyloarthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Garchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Saraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4638,51 +4638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome single nucleotide polymorphism-based linkage analysis in spondyloarthritis multiplex families reveals a new susceptibility locus in 13q13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyte-derived dendritic cells from HLA-B27+ axial spondyloarthritis (SpA) patients display altered functional capacity and deregulated gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,51 +4906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for Latent Tuberculosis Infection in Patients with Chronic Inflammatory Arthritis: Discrepancies Between Tuberculin Skin Test and Interferon-γ Release Assay Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo de Carvalho Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5236,51 +5236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tchitchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Courties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5322,51 +5322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyte-Derived Dendritic Cells (MDDCs) from Spondyloarthritis (SpA) Patients Exhbit a Coordinated Downregulation of the Cholesterol (chol) Biosynthesis Pathway That Relates to Lipid Overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,51 +5374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Chaplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ACR/ARHP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, San Diego, United States</w:t>
@@ -5479,51 +5479,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de nouveaux facteurs génétiques de susceptibilité à la spondyloarthrite grâce à une approche associant études familiales et génomique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique humaine. Université René Descartes - Paris V, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA05T056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5582,51 +5582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de tuberculose latente chez des patients atteints de rhumatisme inflammatoire chronique candidats à une biothérapie : facteurs infuençant le résultat d'un test de libération d'interféron gamma (T-SPOT.TB®)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Costantino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5734,51 +5734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB5E774"/>
+    <w:nsid w:val="7AB81BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5965,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-costantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-959X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287195v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ali Said" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rizzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Mambu Mambueni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03586-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.2025-0809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1301735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jayne Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mielczarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Migliorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Vilcu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J.W. Kuiper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Christoph Prinz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Stratikos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ku&#347;nierczyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Arakawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222852" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cr&#233;mazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Shammas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Bessalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03843031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.25047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.211314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie de Craemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alivernini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Alunno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Bianchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Sophie de Craemer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.C. Renson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Deroo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Praet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Cypers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;mont Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Filer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hafci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105419" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548409v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Hocevar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa471" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bahier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coronel Taranc&#243;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105095" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Garchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.671306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03631496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.11.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Carmona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Backhaus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Vince Balint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219816" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.06.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Rod&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legoupil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piperno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.01.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Costantino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3307" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486460v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanguan Luo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Boelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kerneis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A.W. Bruyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Siddle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Iagnocco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.171490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02933" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02041001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaplais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Leturcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207720" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Bittencourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dintinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.130303" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Binvignat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tchitchek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courties" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chaplais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01223109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-costantino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1449-959X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237197v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Verhoeven" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Marotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2025-005727" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Ali Said" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Rizzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrick Mambu Mambueni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Breban" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-025-03586-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilade Cherqaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.2025-0809" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1301735" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wendling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lequerr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Felten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105741Get" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2024.105814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2023.10.551" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jayne Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mielczarek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Migliorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100306" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas J.W. Kuiper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Christoph Prinz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Stratikos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ku&#347;nierczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Arakawa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard-2022-222852" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Greffe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guerrisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Souty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#8208;maria Vilcu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hayem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.13148" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cr&#233;mazy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lauraine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Shammas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Said-Nahal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1227281" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leboime" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamouri Bessalah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105422" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03843031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Binvignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tchitchek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courties" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.25047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sordet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.211314" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aegerter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schett" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sophie de Craemer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Alivernini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Alunno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Bianchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2021-221875" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Sophie de Craemer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.C. Renson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Deroo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van Praet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Cypers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keab887" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Br&#233;mont Weill" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Filer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2021-002116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jobart-Malfait" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Hafci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2022.105419" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127494v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bahier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Coronel Taranc&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2021.06.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Finzel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Hocevar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa471" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Jean Garchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.671306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03631496v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Garchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.11.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329902v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Carmona" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Boers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Backhaus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Vince Balint" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-219816" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.06.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Rod&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legoupil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Piperno" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.01.007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanguan Luo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Boelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Turbelin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Kerneis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.05.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2019.07.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Costantino" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta D&#8217;agostino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.3307" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03892139v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.06.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A.W. Bruyn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Siddle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hanova" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Iagnocco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.171490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04535426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02933" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02041001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaplais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Leturcq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207720" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01122331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Talpin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonilla" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.177.3.1932" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho Bittencourt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loeuille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dintinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.130303" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Binvignat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pires" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tchitchek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Costantino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courties" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04516142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desjardin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Chaplais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01223109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA05T056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01731883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>