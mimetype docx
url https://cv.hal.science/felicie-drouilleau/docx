--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -2315,237 +2315,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métiers de la mesure: de la métrologie à l'instrumentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émergence de pratiques éco-responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Delanoë</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Céreq études n°10, Céreq. 2017</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kalck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Céreq études n°7, Céreq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02490002v1</w:t>
+                <w:t xml:space="preserve">hal-02490114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de pratiques éco-responsables</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les métiers de la mesure: de la métrologie à l'instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Ménabreaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Céreq études n°10, Céreq. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cayre</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02490114v1</w:t>
+                <w:t xml:space="preserve">halshs-02490002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être métrologue : missions, qualifications et évolutions de l’activité</w:t>
               </w:r>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3858" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau-Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/secrets-de-familles-parente-et-emploi-domestique-bogota-colombie-1950-2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriasiglo.com/ciencias-sociales-y-humanidades/12319-palabras-de-mujeres-proyectos-de-vida-y-memoria-colectiva.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maporrua.com.mx/product/parentescos-en-un-mundo-desigual/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bourges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Margontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cormier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M&#233;nabreaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Devie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3858" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau-Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/secrets-de-familles-parente-et-emploi-domestique-bogota-colombie-1950-2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriasiglo.com/ciencias-sociales-y-humanidades/12319-palabras-de-mujeres-proyectos-de-vida-y-memoria-colectiva.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maporrua.com.mx/product/parentescos-en-un-mundo-desigual/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bourges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Margontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cormier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M&#233;nabreaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Devie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>