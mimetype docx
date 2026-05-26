--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1388,550 +1388,874 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morale, éthique et formation professionnelle d’adultes au développement durable</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Félicie Drouilleau-Gay, Alain Legardez. </w:t>
+                <w:t xml:space="preserve">De l’écologisation de l’entreprise à l’écologisation du travail ? Regard sur deux PME du BTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Baghioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicie Drouilleau; Céline Gasquet; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, formation et éducation au temps des transitions écologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler et se former pour répondre à la crise climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.65-76, 2026, Céreq Essentiels, 978-2-487574-07-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/168yp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489292v1</w:t>
+                <w:t xml:space="preserve">halshs-05630233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentés choisies et emploi domestique à Bogotá</w:t>
+                <w:t xml:space="preserve">Intégrer les enjeux de la transition écologique dans les référentiels de certification : vers l’élaboration de compromis sociaux normatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Françoise Lestage, María-Eugenia Olavarria. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicie Drouilleau; Céline Gasquet; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adoptions, dons et abandons au Mexique et en Colombie</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler et se former pour répondre à la crise climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.39-48, 2026, Céreq Essentiels, 978-2-487574-07-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/168yo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489032v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05630200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille, le &amp;quot;patron&amp;quot; et les voisins: conflits et arrangements autour de l'eau dans les Andes colombiennes</w:t>
+                <w:t xml:space="preserve">Travailler et se former pour répondre à la crise climatique [Introduction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alexandra Angéliaume-Descamps, Elcy Corrales, Javier Ramirez, Jean-Christian Tulet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rieucau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicie Drouilleau; Céline Gasquet; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La petite agriculture familiale des Hautes Terres Tropicales: Colombie, Mexique, Venezuela</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travailler et se former pour répondre à la crise climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.7-20, 2026, Céreq Essentiels, 978-2-487574-07-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/168ys⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02488932v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05630180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exodo y trabajo doméstico en Bogotá</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Marie Estripeaut-Bourjac. </w:t>
+                <w:t xml:space="preserve">Morale, éthique et formation professionnelle d’adultes au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau-Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Félicie Drouilleau-Gay, Alain Legardez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palabras de mujeres : proyecto de vida y memoria colectiva</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-958-665-218-6</w:t>
+              <w:t xml:space="preserve">Travail, formation et éducation au temps des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489112v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentescos por elección y servicio doméstico en Bogotá</w:t>
+                <w:t xml:space="preserve">Parentés choisies et emploi domestique à Bogotá</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Lestage, María Eugenia Olavarría. </w:t>
+              <w:t xml:space="preserve">Françoise Lestage, María-Eugenia Olavarria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parentescos en un mundo desigual: adopciones, lazos y abandonos en México y Colombia</w:t>
+              <w:t xml:space="preserve">Adoptions, dons et abandons au Mexique et en Colombie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-81, 2011, 978-607-401-463-1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-106, 2014, 978-2-343-05147-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02489041v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille, le &amp;quot;patron&amp;quot; et les voisins: conflits et arrangements autour de l'eau dans les Andes colombiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Angéliaume-Descamps, Elcy Corrales, Javier Ramirez, Jean-Christian Tulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La petite agriculture familiale des Hautes Terres Tropicales: Colombie, Mexique, Venezuela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2014, 978-2-343-03077-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exodo y trabajo doméstico en Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Estripeaut-Bourjac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palabras de mujeres : proyecto de vida y memoria colectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siglo del Hombre Editores, Centro de Competencia en Comunicacion para América Latina C3 de la Friedrich Ebert Stiftung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-958-665-218-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parentescos por elección y servicio doméstico en Bogotá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lestage, María Eugenia Olavarría. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parentescos en un mundo desigual: adopciones, lazos y abandonos en México y Colombia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidad Autonoma Metropolitana; Miguel Angel Porrua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-81, 2011, 978-607-401-463-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur l'histoire familiale d'une bonne colombienne (1960-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et écriture, violence de l'affect, voix de l'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Presses Universitaires de Bordeaux, pp.415-426, 2008, Eidôlon, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.25716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1941,91 +2265,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse emploi/formation des transitions énergétique et écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2035,939 +2359,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux manger dans la restauration collective: un processus d'essai et d'erreurs. L'exemple du lycée agricole Grandgousier</w:t>
+                <w:t xml:space="preserve">Silva, une SCOP en voie d'écologisation de sa stratégie et de son activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céreq WP n°34, CEREQ - Centre d'études et de recherches sur les qualifications; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2025</w:t>
+              <w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761929v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761932v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva, une SCOP en voie d'écologisation de sa stratégie et de son activité</w:t>
+                <w:t xml:space="preserve">Mieux manger dans la restauration collective: un processus d'essai et d'erreurs. L'exemple du lycée agricole Grandgousier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Michun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEREQ - Centre d'études et de recherches sur les qualifications; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2025</w:t>
+              <w:t xml:space="preserve">Céreq WP n°34, CEREQ - Centre d'études et de recherches sur les qualifications; ART-Dev - Acteurs, Ressources et Territoires dans le Développement. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761932v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision méthodologique du suivi statistique de l'emploi dans les professions vertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Margontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] ONEMEV. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02504004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de pratiques éco-responsables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Sébastien Landivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Kalck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Céreq études n°7, Céreq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de la mesure: de la métrologie à l'instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Ménabreaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Céreq études n°10, Céreq. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être métrologue : missions, qualifications et évolutions de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] BIVI Métrologie - Les Essentiels III-20-11, AFNOR. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02499211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière éolienne terrestre : perspectives pour l'emploi et la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Devie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Labruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mazouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Céreq études n°1, Céreq. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2014, 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Villes durables 2010 Les stratégies d'adaptation des ménages et des entreprises face à la transition énergétique : une comparaison entre les métropoles de Lille et de Lyon Rapport résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ENTPE; Université Lille 1; CEREMA; IFFSTAR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2977,105 +3301,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement sexuel et emploi domestique à Bogotá (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Drouilleau-Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3222,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3858" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau-Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/secrets-de-familles-parente-et-emploi-domestique-bogota-colombie-1950-2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriasiglo.com/ciencias-sociales-y-humanidades/12319-palabras-de-mujeres-proyectos-de-vida-y-memoria-colectiva.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maporrua.com.mx/product/parentescos-en-un-mundo-desigual/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761932v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504004v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bourges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Margontier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cormier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M&#233;nabreaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Devie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075273v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legardez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896493v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.246.0256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.3858" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488917v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.022.0075" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau-Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/secrets-de-familles-parente-et-emploi-domestique-bogota-colombie-1950-2010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05630233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Foli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/168yp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05630200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/168yo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05630180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gasquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rieucau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/168ys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45297" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libreriasiglo.com/ciencias-sociales-y-humanidades/12319-palabras-de-mujeres-proyectos-de-vida-y-memoria-colectiva.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://maporrua.com.mx/product/parentescos-en-un-mundo-desigual/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836432v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.25716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513523v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761932v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bourges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Margontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delano&#235;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490114v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego S&#233;bastien Landivar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kalck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M&#233;nabreaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499211v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Devie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Labruy&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mazouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Contreras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>