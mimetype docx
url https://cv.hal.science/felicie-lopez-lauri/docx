--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -887,831 +887,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
+                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yardjouma Silué</w:t>
+                <w:t xml:space="preserve">Stella Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
+                <w:t xml:space="preserve">Emilie Araou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181016v1</w:t>
+                <w:t xml:space="preserve">hal-03511962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
+                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Biabiany</w:t>
+                <w:t xml:space="preserve">Yardjouma Silué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Araou</w:t>
+                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511962v1</w:t>
+                <w:t xml:space="preserve">hal-05181016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Regulated Deficit Irrigation on Agronomic Parameters of Three Plum Cultivars (Prunus salicina L.) under Semi-Arid Climate Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flashes of UV-C light are perceived by UVR8, the photoreceptor of UV-B light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Hajlaoui</w:t>
+                <w:t xml:space="preserve">Hdech Douae Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Maatallah</w:t>
+                <w:t xml:space="preserve">Diot Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monia Guizani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anis Guesmi</w:t>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11121545⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Science and Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (2), pp.151-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29328/journal.jpsp.1001089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449970v1</w:t>
+                <w:t xml:space="preserve">hal-03917604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flashes of UV-C light are perceived by UVR8, the photoreceptor of UV-B light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+                <w:t xml:space="preserve">Effect of Regulated Deficit Irrigation on Agronomic Parameters of Three Plum Cultivars (Prunus salicina L.) under Semi-Arid Climate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Maatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hdech Douae Ben</w:t>
+                <w:t xml:space="preserve">Monia Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diot Alice</w:t>
+                <w:t xml:space="preserve">Nour El Houda Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lauri</w:t>
+                <w:t xml:space="preserve">Anis Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Science and Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (2), pp.151-153. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29328/journal.jpsp.1001089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11121545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917604v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954833v2</w:t>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guibert</w:t>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic view of detached lettuce leaves during storage: A crosstalk between wounding, dehydration and senescence</w:t>
               </w:r>
@@ -1959,294 +1959,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance to Clomazone Herbicide is Linked to the State of LHC, PQ-Pool and ROS Detoxification in Tobacco (Nicotiana tabacum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Darwish</w:t>
+                <w:t xml:space="preserve">Alternation of light/dark period priming enhances clomazone tolerance by increasing the levels of ascorbate and phenolic compounds and ROS detoxification in tobacco (Nicotiana tabacum L.) plantlets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madj Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanders Junglee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332409v1</w:t>
+                <w:t xml:space="preserve">hal-01242122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternation of light/dark period priming enhances clomazone tolerance by increasing the levels of ascorbate and phenolic compounds and ROS detoxification in tobacco (Nicotiana tabacum L.) plantlets,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance to Clomazone Herbicide is Linked to the State of LHC, PQ-Pool and ROS Detoxification in Tobacco (Nicotiana tabacum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Alnaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madj Darwish</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanders Junglee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242122v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortage and quality of fleshy fruits--making the most of the unavoidable</w:t>
               </w:r>
@@ -2513,77 +2513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,77 +2629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Assay for Hydrogen Peroxide Determination in Plant Tissue Using Potassium Iodide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2740,390 +2740,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
+                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Darwish</w:t>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339971v1</w:t>
+                <w:t xml:space="preserve">hal-00789965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789965v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the physiological parameters of mango fruit (transpiration, water relations and antioxidant system) to its light and temperature environment</w:t>
               </w:r>
@@ -3148,51 +3148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,77 +5639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,303 +5758,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332559v1</w:t>
+                <w:t xml:space="preserve">hal-01332525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids accumulate in the pulp of orange fruits as a consequence of photooxidative stress in nearby leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,64 +6109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach of Nitric Oxide and drought responses in off vine tomato fruits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the Federation of European Societies of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,333 +6338,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanders Junglee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanders Junglee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332753v1</w:t>
+                <w:t xml:space="preserve">hal-01332744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanders Junglee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanders Junglee</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332744v1</w:t>
+                <w:t xml:space="preserve">hal-01332753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mazollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma Ouhibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,51 +6866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,77 +6935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis process in the presence of clomazone herbicide in tobacco leaves (Nicotiana tabacum L.cv.Virginie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>