--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Effects of UV-C Light in the Form of Flash or Continuous Exposure: A Transcriptomic Analysis on Arabidopsis thaliana L.</w:t>
+                <w:t xml:space="preserve">Les flashs de lumière UV-C stimulent les défenses des plantes contre l'oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mehdi Jazayeri</w:t>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+                <w:t xml:space="preserve">Eric Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Urban</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gouttesoulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252413718⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382103v1</w:t>
+                <w:t xml:space="preserve">hal-04593995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flashs de lumière UV-C stimulent les défenses des plantes contre l'oïdium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of the Effects of UV-C Light in the Form of Flash or Continuous Exposure: A Transcriptomic Analysis on Arabidopsis thaliana L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mehdi Jazayeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gouttesoulard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms252413718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593995v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Long-Term Storage on the Epiphytic Microbiome of Postharvest Apples and on Penicillium expansum Occurrence and Patulin Accumulation</w:t>
               </w:r>
@@ -625,103 +625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flashes of UV-C light stimulate plant defences against powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Chantelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gouttesoulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.146-157. </w:t>
@@ -887,325 +887,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
+                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Biabiany</w:t>
+                <w:t xml:space="preserve">Yardjouma Silué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Araou</w:t>
+                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511962v1</w:t>
+                <w:t xml:space="preserve">hal-05181016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
+                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yardjouma Silué</w:t>
+                <w:t xml:space="preserve">Stella Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
+                <w:t xml:space="preserve">Emilie Araou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181016v1</w:t>
+                <w:t xml:space="preserve">hal-03511962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flashes of UV-C light are perceived by UVR8, the photoreceptor of UV-B light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hdech Douae Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diot Alice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Science and Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (2), pp.151-153. </w:t>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guibert</w:t>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+                <w:t xml:space="preserve">hal-02954833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954833v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic view of detached lettuce leaves during storage: A crosstalk between wounding, dehydration and senescence</w:t>
               </w:r>
@@ -1959,337 +1959,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternation of light/dark period priming enhances clomazone tolerance by increasing the levels of ascorbate and phenolic compounds and ROS detoxification in tobacco (Nicotiana tabacum L.) plantlets,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance to Clomazone Herbicide is Linked to the State of LHC, PQ-Pool and ROS Detoxification in Tobacco (Nicotiana tabacum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madj Darwish</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vidal</w:t>
+                <w:t xml:space="preserve">Osama Alnaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanders Junglee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2014.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242122v1</w:t>
+                <w:t xml:space="preserve">hal-01332409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance to Clomazone Herbicide is Linked to the State of LHC, PQ-Pool and ROS Detoxification in Tobacco (Nicotiana tabacum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Darwish</w:t>
+                <w:t xml:space="preserve">Alternation of light/dark period priming enhances clomazone tolerance by increasing the levels of ascorbate and phenolic compounds and ROS detoxification in tobacco (Nicotiana tabacum L.) plantlets,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madj Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01332409v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water shortage and quality of fleshy fruits--making the most of the unavoidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less can make more – revisiting fleshy fruit quality and irrigation in horticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Staudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2513,77 +2513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2629,77 +2629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Assay for Hydrogen Peroxide Determination in Plant Tissue Using Potassium Iodide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2740,390 +2740,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
+                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Santini</w:t>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Giannettini</w:t>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789965v1</w:t>
+                <w:t xml:space="preserve">hal-02645038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Bancel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Darwish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645038v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Darwish</w:t>
+                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339971v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the physiological parameters of mango fruit (transpiration, water relations and antioxidant system) to its light and temperature environment</w:t>
               </w:r>
@@ -3148,51 +3148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3353,395 +3353,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. André</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+                <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662909v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824345v1</w:t>
@@ -3867,273 +3867,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytological investigation of resistance to Leptosphaeria maculans conferred to Brassica napus by introgressions originating from B.juncea or B.nigra B genome</w:t>
+                <w:t xml:space="preserve">Leptosphaeria maculans and cryptogein induce similar vascular responses in tissues undergoing the hypersensitive reaction in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renard</w:t>
+                <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense H. Brun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 89 (12), pp.1201-1213</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 144, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693782v1</w:t>
+                <w:t xml:space="preserve">hal-02685927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptosphaeria maculans and cryptogein induce similar vascular responses in tissues undergoing the hypersensitive reaction in Brassica napus</w:t>
+                <w:t xml:space="preserve">Cytological investigation of resistance to Leptosphaeria maculans conferred to Brassica napus by introgressions originating from B.juncea or B.nigra B genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ricci</w:t>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Geiger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 144, pp.17-28</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 89 (12), pp.1201-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685927v1</w:t>
+                <w:t xml:space="preserve">hal-02693782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron triggers a rapid induction of ascorbate peroxidase gene expression in Brassica napus</w:t>
               </w:r>
@@ -4824,51 +4824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,77 +5639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,303 +5758,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332525v1</w:t>
+                <w:t xml:space="preserve">hal-01332559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332559v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids accumulate in the pulp of orange fruits as a consequence of photooxidative stress in nearby leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,77 +6109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach of Nitric Oxide and drought responses in off vine tomato fruits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,51 +6243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII Congress of the Federation of European Societies of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,333 +6338,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332744v1</w:t>
+                <w:t xml:space="preserve">hal-01332753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332753v1</w:t>
+                <w:t xml:space="preserve">hal-01332744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mazollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chayma Ouhibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6866,51 +6866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6935,77 +6935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthesis process in the presence of clomazone herbicide in tobacco leaves (Nicotiana tabacum L.cv.Virginie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7069,64 +7069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Edimbourg, United Kingdom. 1 p., 1998</w:t>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>