--- v2 (2026-05-11)
+++ v3 (2026-06-01)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
+                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yardjouma Silué</w:t>
+                <w:t xml:space="preserve">Stella Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
+                <w:t xml:space="preserve">Emilie Araou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Cissé</w:t>
+                <w:t xml:space="preserve">Fabien Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
+                <w:t xml:space="preserve">Françoise Carreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181016v1</w:t>
+                <w:t xml:space="preserve">hal-03511962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of dynamic QTLs for traits related to organoleptic quality during banana ripening</w:t>
+                <w:t xml:space="preserve">Hexanal application reduces postharvest losses of mango (Mangifera indica L. variety &amp;quot;Kent&amp;quot;) over cold storage whilst maintaining fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Biabiany</w:t>
+                <w:t xml:space="preserve">Yardjouma Silué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Araou</w:t>
+                <w:t xml:space="preserve">Charlemagne Nindjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Cormier</w:t>
+                <w:t xml:space="preserve">Mohamed Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Kohi Alfred Kouamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Carreel</w:t>
+                <w:t xml:space="preserve">N'Guessan Georges Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 293, pp.110682. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189, pp.111930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2021.110690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2022.111930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511962v1</w:t>
+                <w:t xml:space="preserve">hal-05181016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flashes of UV-C light are perceived by UVR8, the photoreceptor of UV-B light</w:t>
               </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Al Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">Benjamin Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Olivares</w:t>
+                <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954833v2</w:t>
+                <w:t xml:space="preserve">hal-03938401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome Status of Cider-Apples, from Orchard to Processing, with a Special Focus on Penicillium expansum Occurrence and Patulin Contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Durand</w:t>
+                <w:t xml:space="preserve">Regulation of sugar metabolism genes in the N-dependent susceptibility of tomato stems to Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guibert</w:t>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Guichard</w:t>
+                <w:t xml:space="preserve">Jérôme Olivares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.244. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.143-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7040244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938401v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic view of detached lettuce leaves during storage: A crosstalk between wounding, dehydration and senescence</w:t>
               </w:r>
@@ -2740,390 +2740,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
+                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Massot</w:t>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Bancel</w:t>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Truffault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Jean Giannettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 149 (2), pp.175-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645038v1</w:t>
+                <w:t xml:space="preserve">hal-00789965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Darwish</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doriane Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Truffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339971v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism in orange fruits is driven by photooxidative stress in the leaves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Study of photosynthesis process in the presence of low concentrations of clomazone herbicide in tobacco (nicotiana tabacum).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of Stress Physiology &amp; Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789965v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the physiological parameters of mango fruit (transpiration, water relations and antioxidant system) to its light and temperature environment</w:t>
               </w:r>
@@ -3353,420 +3353,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+                <w:t xml:space="preserve">G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Marty</w:t>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662909v1</w:t>
+                <w:t xml:space="preserve">hal-01824345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of ripening and salinity on tomato fruit ascorbate content and enzymatic activities related to ascorbate recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farah</w:t>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Murshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.66-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776046v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulated urban carbon monoxide air pollution exacerbates rat heart ischemia-reperfusion injury.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyer</w:t>
+                <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445 - H1453. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+              <w:t xml:space="preserve">, 2010, 298 (5), pp.H1445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpheart.01194.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824345v1</w:t>
+                <w:t xml:space="preserve">hal-00776046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization in maize of ZmTIP2-3, a root specific tonoplast intrinsic protein exhibiting aquaporin activity</w:t>
               </w:r>
@@ -5508,579 +5508,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial reduction of water and nitrogen supply does not negatively affect quality or yield of organically grown tomatoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Mazzitelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Urban</w:t>
+                <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France. pp.6</w:t>
+              <w:t xml:space="preserve">IHC2014 International Horticulture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741991v1</w:t>
+                <w:t xml:space="preserve">hal-01332564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of fruits can be improved when nearby leaves are submitted to stressing conditions. A case study of orange trees.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+                <w:t xml:space="preserve">Substantial reduction of water and nitrogen supply does not negatively affect quality or yield of organically grown tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gianetti</w:t>
+                <w:t xml:space="preserve">L. Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHC2014 International Horticulture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332564v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Léchaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332559v1</w:t>
+                <w:t xml:space="preserve">hal-01332525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the oxidative status of mango in response to temperature. Impact on quality.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">t is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">  X International Mango Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Punta Cana, Dominican Republic</w:t>
+              <w:t xml:space="preserve"> 2ème symposium international Organic Greenhouse Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids accumulate in the pulp of orange fruits as a consequence of photooxidative stress in nearby leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Poiroux-Gonord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gianetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Symposium on Human Health Effects of Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Dharwad, India</w:t>
@@ -6338,333 +6338,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332753v1</w:t>
+                <w:t xml:space="preserve">hal-01332744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury induces water deficit in leaves and stimulates through NO the antioxidant defence system in tomato fruits (Solanum lycopersicum L, CV Micro-Tom).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit induces antioxidant defences in tomato fruit: Involvement of nitric oxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanders Junglee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Murshed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Maataoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huguette Sallanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> XVIIIth EUCARPIA Meeting of the Tomato Working Group Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">V International Postharvest Unlimited Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332744v1</w:t>
+                <w:t xml:space="preserve">hal-01332753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is possible to substantially reduce water and nitrogen supply without reducing yield and negatively affecting quality criteria of organically grown tomatoes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Mazzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mazollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,63 +6713,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of UV-C radiation on susceptibility of Lactuca sativa L. to Sclerotinia minor Jagger.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chayma Ouhibi</w:t>
+                <w:t xml:space="preserve">Photosynthesis process in the presence of clomazone herbicide in tobacco leaves (Nicotiana tabacum L.cv.Virginie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6784,113 +6784,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332714v1</w:t>
+                <w:t xml:space="preserve">hal-01332712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lettuce leaves senescence during post-harvest treatments.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Charles</w:t>
+                <w:t xml:space="preserve">Effect of UV-C radiation on susceptibility of Lactuca sativa L. to Sclerotinia minor Jagger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chayma Ouhibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6905,87 +6879,113 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332723v1</w:t>
+                <w:t xml:space="preserve">hal-01332714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis process in the presence of clomazone herbicide in tobacco leaves (Nicotiana tabacum L.cv.Virginie).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Darwish</w:t>
+                <w:t xml:space="preserve">Characterization of lettuce leaves senescence during post-harvest treatments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bojolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lopez-Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6994,57 +6994,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7ème congrès des jeunes chercheurs de la Société Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332712v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptogein induced vascular defense responses in rapeseed similar to that produced during the HR following infection by an avirulent isolate of Leptosphaeria Maculans</w:t>
               </w:r>
@@ -7324,51 +7324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381138v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Darwish" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayma Ouhibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Issa Abboud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Adnan Alajouria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez-Lauri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-025-03778-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gouttesoulard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art12" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mehdi Jazayeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Urban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252413718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Riachy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16020102" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art11-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511962v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Biabiany" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Araou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carreel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2021.110690" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yardjouma Silu&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlemagne Nindjin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ciss&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohi Alfred Kouam&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Georges Amani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2022.111930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03917604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hdech Douae Ben" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diot Alice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29328/journal.jpsp.1001089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Hajlaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Maatallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Guizani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Boughattas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Guesmi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121545" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guibert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7040244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954833v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lacrampe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602747v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzoor Ali Abro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid K. Raimbault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanders Junglee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2014.11.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP7MX2XT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01242122v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madj Darwish" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Maataoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bidel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2014.03.013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L8GLBNMX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2014.511081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00789965v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Poiroux-Gonord" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Santini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giannettini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339971v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darwish" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2012.11.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR5BNJKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Murshed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacroix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824345v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sandr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.01194.2009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776046v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sisso&#235;ff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685927v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Geiger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Inz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourcroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(97)00587-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685402v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1996.tb00472.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FBD498AD8EA613B9A10BA562C3B3BA31B8BA0A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levigneron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthomieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708692v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1994.tb02995.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-38QVDPJH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708965v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derancourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190003v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01193183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rosalie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Deytieux-Belleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332564v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gianetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Mazzitelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Lauri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Urban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Mazzitelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazollier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gomez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332516v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332519v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Murshed" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332712v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332714v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bojolly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839981v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>