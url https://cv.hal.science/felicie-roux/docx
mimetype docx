--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -224,334 +224,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiser &amp;quot;l'abandon&amp;quot; en Seine-Saint-Denis ? Réflexion sur l'encadrement des mobilisations de parents d'élèves &amp;quot;pour un droit à l'éducation et à la sécurité</w:t>
+                <w:t xml:space="preserve">Ville noire, pays blanc. Habiter et lutter en Guyane française, de Clémence Léobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04846039v1</w:t>
+                <w:t xml:space="preserve">hal-04846224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville noire, pays blanc. Habiter et lutter en Guyane française, de Clémence Léobal</w:t>
+                <w:t xml:space="preserve">Politiser &amp;quot;l'abandon&amp;quot; en Seine-Saint-Denis ? Réflexion sur l'encadrement des mobilisations de parents d'élèves &amp;quot;pour un droit à l'éducation et à la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 118 (118), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.118.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04846224v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04846039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations de parents d’élèves séquano-dyonisiens en faveur de l’égalité territoriale. Sur la dimension spatiale des pratiques protestataires</w:t>
+                <w:t xml:space="preserve">Depuis le quartier, face à l’État : politiser les inégalités territoriales. Sociogéographie des contestations parentales en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 143 (3), pp.79-109. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.143.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.9131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04845991v1</w:t>
+                <w:t xml:space="preserve">halshs-04987533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depuis le quartier, face à l’État : politiser les inégalités territoriales. Sociogéographie des contestations parentales en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">Les mobilisations de parents d’élèves séquano-dyonisiens en faveur de l’égalité territoriale. Sur la dimension spatiale des pratiques protestataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 143 (3), pp.79-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.9131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.143.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04987533v1</w:t>
+                <w:t xml:space="preserve">halshs-04845991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace et parentalité, Introduction</w:t>
               </w:r>
@@ -1015,173 +1015,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités de construction de rapports conflictuels à l’État. Le cas de contestations parentales en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">Mères mobilisées : entre assignation au rôle social de mère et rétributions de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Douniès T.; Laborde V.; Silhol G. </w:t>
+              <w:t xml:space="preserve">C. Guionnet; B. Lechaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître</w:t>
+              <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que les catégorisations identitaires révèlent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Septentrion, 2025, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04965916v1</w:t>
+                <w:t xml:space="preserve">hal-04846115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mères mobilisées : entre assignation au rôle social de mère et rétributions de l'engagement</w:t>
+                <w:t xml:space="preserve">Les modalités de construction de rapports conflictuels à l’État. Le cas de contestations parentales en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Guionnet; B. Lechaux. </w:t>
+              <w:t xml:space="preserve">Douniès T.; Laborde V.; Silhol G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que les catégorisations identitaires révèlent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Septentrion, 2025, Paradoxa</w:t>
+              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846115v1</w:t>
+                <w:t xml:space="preserve">halshs-04965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des pratiques d'engagement de parents d'élèves en Seine-Saint-Denis : pour une approche sociogéographique des mobilisations scolaires</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05439848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Arnoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0079" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9131" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouassak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05439848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Arnoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouassak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>