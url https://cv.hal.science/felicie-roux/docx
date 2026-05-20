--- v1 (2026-04-06)
+++ v2 (2026-05-20)
@@ -224,178 +224,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville noire, pays blanc. Habiter et lutter en Guyane française, de Clémence Léobal</w:t>
+                <w:t xml:space="preserve">Politiser &amp;quot;l'abandon&amp;quot; en Seine-Saint-Denis ? Réflexion sur l'encadrement des mobilisations de parents d'élèves &amp;quot;pour un droit à l'éducation et à la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 118 (118), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.118.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846224v1</w:t>
+                <w:t xml:space="preserve">halshs-04846039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiser &amp;quot;l'abandon&amp;quot; en Seine-Saint-Denis ? Réflexion sur l'encadrement des mobilisations de parents d'élèves &amp;quot;pour un droit à l'éducation et à la sécurité</w:t>
+                <w:t xml:space="preserve">Ville noire, pays blanc. Habiter et lutter en Guyane française, de Clémence Léobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.118.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04846039v1</w:t>
+                <w:t xml:space="preserve">hal-04846224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depuis le quartier, face à l’État : politiser les inégalités territoriales. Sociogéographie des contestations parentales en Seine-Saint-Denis</w:t>
               </w:r>
@@ -1015,173 +1015,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mères mobilisées : entre assignation au rôle social de mère et rétributions de l'engagement</w:t>
+                <w:t xml:space="preserve">Les modalités de construction de rapports conflictuels à l’État. Le cas de contestations parentales en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Guionnet; B. Lechaux. </w:t>
+              <w:t xml:space="preserve">Douniès T.; Laborde V.; Silhol G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que les catégorisations identitaires révèlent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Septentrion, 2025, Paradoxa</w:t>
+              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846115v1</w:t>
+                <w:t xml:space="preserve">halshs-04965916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités de construction de rapports conflictuels à l’État. Le cas de contestations parentales en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">Mères mobilisées : entre assignation au rôle social de mère et rétributions de l'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Douniès T.; Laborde V.; Silhol G. </w:t>
+              <w:t xml:space="preserve">C. Guionnet; B. Lechaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique politique de l'École, fabrique scolaire du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, A paraître</w:t>
+              <w:t xml:space="preserve">L'ordinaire des rapports au genre. Ce que les catégorisations identitaires révèlent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Septentrion, 2025, Paradoxa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04965916v1</w:t>
+                <w:t xml:space="preserve">hal-04846115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des pratiques d'engagement de parents d'élèves en Seine-Saint-Denis : pour une approche sociogéographique des mobilisations scolaires</w:t>
               </w:r>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05439848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Arnoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0088" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouassak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05439848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Arnoulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.118.0088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9131" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.143.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21178" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouassak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.21185" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20768" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04965916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846115v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04846138v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>