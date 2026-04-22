--- v0 (2026-03-29)
+++ v1 (2026-04-22)
@@ -902,495 +902,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955873v1</w:t>
+                <w:t xml:space="preserve">hal-03278868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.106275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278868v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+                <w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254706v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Mrad</w:t>
+                <w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Woudberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. van Heyningen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nancy Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195715v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t>
               </w:r>
@@ -2817,256 +2817,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Cazes</w:t>
+                <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385714v1</w:t>
+                <w:t xml:space="preserve">hal-05418778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+                <w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418778v1</w:t>
+                <w:t xml:space="preserve">hal-04385714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t>
               </w:r>
@@ -3176,321 +3176,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t>
+                <w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862988v1</w:t>
+                <w:t xml:space="preserve">hal-03861599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t>
+                <w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861599v1</w:t>
+                <w:t xml:space="preserve">hal-03862988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics impacted by the presence of a Floating Treatment Wetland (FTW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ghods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3669,230 +3669,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t>
+                <w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filtech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830096v1</w:t>
+                <w:t xml:space="preserve">hal-01830108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t>
+                <w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djihad Debba</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t>
+              <w:t xml:space="preserve">Filtech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration performance of a liquid DEHS aerosol by an innovative bi-layered filtering media</w:t>
               </w:r>
@@ -4088,122 +4088,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t>
+                <w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Woudberg</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394561v1</w:t>
+                <w:t xml:space="preserve">hal-01383787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t>
               </w:r>
@@ -4386,122 +4386,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t>
+                <w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383787v1</w:t>
+                <w:t xml:space="preserve">hal-01394561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t>
               </w:r>
@@ -5007,51 +5007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5498,51 +5498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F09097B1"/>
+    <w:nsid w:val="60C9C8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5646,51 +5646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B06218F6"/>
+    <w:nsid w:val="6F692EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5880,51 +5880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-theron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-1001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146914651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/felicie-theron-p388.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJMULTIPHASEFLOW.2011.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IE900090D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ziad&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT045G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-theron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-1001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146914651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/felicie-theron-p388.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJMULTIPHASEFLOW.2011.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IE900090D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ziad&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT045G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>