--- v1 (2026-04-22)
+++ v2 (2026-05-14)
@@ -112,85 +112,106 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">146914651</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tG9u_JQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Félicie Theron is Associate Professor in Process Engineering at IMT Atlantique, GEPEA Laboratory since 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Her research activitiy is conducted at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GEPEA laboratory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, a joint research unit merging CNRS, Nantes University, ONIRIS and IMT Atlantique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Her fields of investigation are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -262,2294 +283,2294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of the permeability of filter media exhibiting a bimodal fibre diameter distribution - Beyond empirical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.25664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HVAC filters clogging detection using electrospun sensory membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parian Mohamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moeen El Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (8), pp.085021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-665X/adf9a8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the temporal evolution of microparticle resuspension in ventilated duct during a fan start by a Monte Carlo model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesica Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Uñac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Vidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), pp.244-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786826.2024.2313094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for the time-resolved description of microparticle resuspension under transient airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 173, pp.106198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2023.106198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the transient airflow pattern on the temporal evolution of microparticle resuspension: Application to ventilated duct during fan acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (11), pp.1033-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786826.2022.2120793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Woudberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. van Heyningen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 377, pp.488-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03278868v1</w:t>
+                <w:t xml:space="preserve">hal-02955873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration” [Journal of Aerosol Science, Vol 140, 2020, 105477]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Debba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.105832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2021.105832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254706v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbidity reduction induced by Floating Treatment Wetlands (FTW): Aflume experiment to assess the impact of flow velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mrad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.106275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03195715v1</w:t>
+                <w:t xml:space="preserve">hal-03254706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the permeability and specific surface area of compressed and uncompressed fibrous media including the Klinkenberg effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Local variations of air velocity in the vicinity of filter pleats in transitional airflow regime – Experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.081⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.118658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2021.118658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955873v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local experimental methodology for the study of microparticles resuspension in ventilated duct during fan acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.105477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.105477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of local porosity variations and anisotropy effects on the permeability of fibrous media for air filtration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 180, pp.70 - 78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CES.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700199v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of the influence of the pleat geometry on the pressure drop and velocity field of a pleated fibrous filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the porous structure of a non-woven fibrous medium for air filtration at local and global scales using porosimetry and X-ray micro-tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.02.034⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320, pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487561v1</w:t>
+                <w:t xml:space="preserve">hal-01700199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of ‘chaotic’ advection for viscous fluids in heat exchanger/reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113, pp.118-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the performances of an innovative heat-exchanger/reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 82, pp. 30-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2014.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition from a batch to a continuous process for microencapsulation by interfacial polycondensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Anxionnaz-Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cabassud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol. 54, pp. 42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between three static mixers for emulsification in turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 37 (n° 5), pp. 488-500. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.IJMULTIPHASEFLOW.2011.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent liquid–liquid dispersion in SMV static mixer at high dispersed phase concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Xuereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 66, pp. 5762-5774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CES.2011.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Liquid-Liquid Dispersion in Sulzer SMX Mixer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and Engineering Chemistry Product Research and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (2), pp.623-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/IE900090D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2559,2146 +2580,2146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse PIV d'un écoulement de canal en phase d'accélération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Vélocimétrie Laser, Sep 2024, Lyon, France. pp.248-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile thread piezoresistive transducer for airflow characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Textiles 2024: International Conference on the Challenges, Opportunities, Innovations and Applications in Electronic Textiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05418778v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the resuspension phenomenon during airflow acceleration using Eulerian and Lagrangian approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of flow disturbances downstream a pleated air filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bouhanguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference, EAC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">17th International Conference on Indoor Air Quality and Climate (INDOOR AIR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland. pp.1089-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385714v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remise en suspension de microparticules pour des accélérations d'air: analyse dimensionnelle des propriétés de l'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2023 : 36ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France. p. 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2023-32910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athens, Greece. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861599v1</w:t>
+                <w:t xml:space="preserve">hal-03862988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticle resuspension under accelerated airflow: dimensional analysis to account for the airflow pattern properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Analyse d'images pour l'étude de la remise en suspension de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fiabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASFERA, May 2022, Paris, France. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-27959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862988v1</w:t>
+                <w:t xml:space="preserve">hal-03861599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics impacted by the presence of a Floating Treatment Wetland (FTW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ghods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05154929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des variations locales de vitesse de l'air à proximité de filtres plissés par mesures anémométriques et simulations numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Mrad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Zgheib²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2020 : 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris (visioconférence), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t>
+              <w:t xml:space="preserve">Filtech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830108v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical model to account for local porosity variations and anisotropy effects on the permeability of fibrous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of wall air flow properties on the resuspension kinetics of microparticles in ventilated duct under accelerated flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Debba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filtech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilabo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830096v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtration performance of a liquid DEHS aerosol by an innovative bi-layered filtering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+                <w:t xml:space="preserve">Walid Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Ziadé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Particle Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure poreuse d’un media fibreux pour la filtration d’air par porosimétrie et micro-tomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRANCOFILT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Woudberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383787v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of pleats geometry on fibrous filter performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383804v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local experimental study of microparticles resuspension mechanisms in ventilated duct under accelerated flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2016, EAC2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical model to predict the permeability of fibrous media for air filtration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of a high performance air filtration composite media at local and global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">World Filtration Congress 12, WFC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394561v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the air flow in a ventilated duct in contribution to particle resuspension mechanism study at micro scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Debba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Solliec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous microencapsulation process by interfacial polycondensation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress on Green Process Engineering,2nd European Process Intensification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4708,612 +4729,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the acceleration of a channel flow to study particle resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français sur les Aerosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis for time-resolved analysis of microparticle resuspension kinetics on a ventilated duct surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fiabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference (IAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flume experiment to assess the impact of flow velocity on TSS entrapment by a Floating Treatment Wetland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesica Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo O. Unac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Vidales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347426v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Monte Carlo simulations to predict particle resuspension kinetics during airflow acceleration in a wind tunnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flume experiment to assess the impact of flow velocity on TSS entrapment by a Floating Treatment Wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana Vidales</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347468v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the porous structure of a fibrous medium used for air filtration by X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etudes des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,114 +5344,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en œuvre d'un procédé intensifié continu de microencapsulation par polycondensation interfaciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Theron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Toulouse - INPT, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009INPT045G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04403146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5498,51 +5519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60C9C8B4"/>
+    <w:nsid w:val="E4661E52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5646,51 +5667,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F692EAA"/>
+    <w:nsid w:val="03CB0F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5880,51 +5901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-theron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-1001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146914651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/felicie-theron-p388.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506812v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.04.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.01.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJMULTIPHASEFLOW.2011.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IE900090D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghods" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ziad&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT045G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicie-theron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0888-1001" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146914651" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tG9u_JQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gepea.fr/felicie-theron-p388.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Theron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Mrad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Haouas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.25664" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parian Mohamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Cochrane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/adf9a8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesica Benito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo U&#241;ac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vidales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2024.2313094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109582v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cazes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fiabane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heitz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2023.106198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Debba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2022.2120793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. van Heyningen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105832" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254706v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Borne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2021.118658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.105477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2018.01.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.02.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Anxionnaz-Minvielle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Couturier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Magallon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2016.07.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2014.04.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2012.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJMULTIPHASEFLOW.2011.01.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lobry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xuereb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CES.2011.06.073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/IE900090D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04704852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baptiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgeault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04946774v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2023-32910" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03862988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03861599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-27959" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ghods" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib&#178;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19770" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01936875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Ziad&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01383787v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Solliec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107232v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564519v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43942" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03863032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347468v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo O. Unac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Borne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01940702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPT045G" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>