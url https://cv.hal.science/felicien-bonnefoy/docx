--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -297,6840 +297,6944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulations of a floating offshore wind turbine in irregular waves by coupling OpenFOAM and OpenFAST</w:t>
+                <w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Jun Kim</w:t>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moran Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122486⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940801v1</w:t>
+                <w:t xml:space="preserve">hal-05554896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave tank testing of a multi-purpose floating platform with aquaculture, wind turbine and wave energy converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Horel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+                <w:t xml:space="preserve">Arnaud Merrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+                <w:t xml:space="preserve">Vincent Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (3), pp.740-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00773-025-01082-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977477v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave tank testing of a multi-purpose floating platform with aquaculture, wind turbine and wave energy converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ohana</w:t>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Horel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00773-025-01082-y⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465001v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High fidelity simulations of a floating offshore wind turbine in irregular waves by coupling OpenFOAM and OpenFAST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Young Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Plestan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.01.031⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243, pp.122486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554263v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ohana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 147, pp.140-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408191v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336707v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydrodynamic loads induced by the motion of a vertical circular cylinder with heave plates in proximity of the free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118712⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.103834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782797v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of wave diffraction loads on a vertical circular cylinder with heave plates at deep and shallow drafts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hydrodynamic loads induced by the motion of a vertical circular cylinder with heave plates in proximity of the free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung-Yoon Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 312, pp.118970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118970⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 310, pp.118712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782793v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of wave feedforward control for floating wind turbines: A wave tank experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental study of wave diffraction loads on a vertical circular cylinder with heave plates at deep and shallow drafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Pérignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-2023-180⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312, pp.118970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616820v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of modeling fidelity on different substructure concepts for floating offshore wind turbines – Part 1: Validation of the hydrodynamic module QBlade-Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of wave feedforward control for floating wind turbines: A wave tank experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Naaijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Behrens de Luna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesco Papi</w:t>
+                <w:t xml:space="preserve">Yves Pérignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.623 - 649. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wes-9-623-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wes-2023-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122828v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Novkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for thrust generators with application to wind turbine wave-tank testing: a sliding-mode control approach with Euler backward time-discretization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
+                <w:t xml:space="preserve">Quantifying the impact of modeling fidelity on different substructure concepts for floating offshore wind turbines – Part 1: Validation of the hydrodynamic module QBlade-Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Behrens de Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Perez-Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Papi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (105894), </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.623 - 649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-9-623-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408203v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional hybrid software-in-the-loop modeling approach for experimental analysis of a floating offshore wind turbine in wave tank experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Control design for thrust generators with application to wind turbine wave-tank testing: a sliding-mode control approach with Euler backward time-discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Arnal</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118390⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (105894), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607844v1</w:t>
+                <w:t xml:space="preserve">hal-04408203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multidimensional hybrid software-in-the-loop modeling approach for experimental analysis of a floating offshore wind turbine in wave tank experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
+              <w:t xml:space="preserve">, 2024, 309, pp.118390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327969v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seakeeping Behaviour of a Flettner Rotors-Propelled Catamaran in Beam Waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Payne</w:t>
+                <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst/2023.8.6.96⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493304v1</w:t>
+                <w:t xml:space="preserve">hal-04327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seakeeping Behaviour of a Flettner Rotors-Propelled Catamaran in Beam Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Payne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (01), pp.96-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2023.8.6.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546156v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Roberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tovbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (5), pp.054401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546163v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Sriram</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.10386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491026v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.112206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694182v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LDV based method to quantify the error of PC-MRI derived Wall Shear Stress measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83633-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 943 (A26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03149044v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">An LDV based method to quantify the error of PC-MRI derived Wall Shear Stress measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83633-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564861v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401526v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the inverse cascade in surface gravity-wave turbulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.134501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915810v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Saturation of the inverse cascade in surface gravity-wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.134501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.134501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914100v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Perignon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880225v1</w:t>
+                <w:t xml:space="preserve">hal-02914100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.107659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418759v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro validation of 4D flow MRI measurements with an experimental pulsatile flow model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+                <w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Tikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267542v1</w:t>
+                <w:t xml:space="preserve">hal-02418759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of solitons and extreme events in deep water surface waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+                <w:t xml:space="preserve">In-vitro validation of 4D flow MRI measurements with an experimental pulsatile flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114802⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897530v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Coexistence of solitons and extreme events in deep water surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054801⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.114802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829955v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation expérimentale en bassin à vagues des interactions résonantes à quatre ondes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017045⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563214v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142, pp.233-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of breaking waves using the High-Order Spectral method with laboratory experiments: Wave-breaking onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsy Seiffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of resonant interactions among surface gravity waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Observation expérimentale en bassin à vagues des interactions résonantes à quatre ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 805, </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341862v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Observation of resonant interactions among surface gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 805, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299500v1</w:t>
+                <w:t xml:space="preserve">hal-01341862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.346-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299487v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the basin boundary conditions in gravity wave turbulence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.494⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096141v2</w:t>
+                <w:t xml:space="preserve">hal-01299487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the basin boundary conditions in gravity wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Deike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gutiérrez-Matus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 781, pp.196 - 225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134706v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096141v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 2. Modal analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.124⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48, pp.236-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145169v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of non-linear deterministic prediction schemes for long-crested waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 2. Modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Bennetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Squire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2012.10.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.629-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145152v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 1.Wave basin experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of non-linear deterministic prediction schemes for long-crested waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp.284-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2012.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145168v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 1.Wave basin experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.G. Bennetts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Squire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 723, pp.604-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145120v1</w:t>
+                <w:t xml:space="preserve">hal-01145168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1818-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.01.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161487v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, http://dx.doi.org/10.1016/j.euromechflu.2012.01.017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145146v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved transient water waves technique for the experimental estimation of ship responses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.264-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01145151v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Discrete Probe Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improved transient water waves technique for the experimental estimation of ship responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.456-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2010.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145087v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Higher Order Spectral Solution for a Two-Dimensional Moving Load on Ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Discrete Probe Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112008004849⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (10), pp.913-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2010.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798968v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Nonlinear Higher Order Spectral Solution for a Two-Dimensional Moving Load on Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael H Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J OFFSHORE MECH ARCT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 621, pp.215-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112008004849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798953v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J OFFSHORE MECH ARCT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.Vol. 130 ; n°3 ;</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05185443v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de Houles Multidirectionnelles Complexes dans le Bassin de Centrale Nantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+                <w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARTH SCI INFORM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (3), pp.031008-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2904953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798951v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Génération de Houles Multidirectionnelles Complexes dans le Bassin de Centrale Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EARTH SCI INFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (5), pp.601-614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-7-109-2007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00330919v1</w:t>
+                <w:t xml:space="preserve">hal-00798951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part B: Validation; Calibration versus experiments and Sample Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28, pp.121-132. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-7-109-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798947v1</w:t>
+                <w:t xml:space="preserve">hal-00330919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part A: Formulation; Implementation and Numerical Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part B: Validation; Calibration versus experiments and Sample Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Vol. 28 ; pp. 33-43 ;. </w:t>
+              <w:t xml:space="preserve">, 2006, 28, pp.121-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798946v1</w:t>
+                <w:t xml:space="preserve">hal-00798947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part A: Formulation; Implementation and Numerical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vol. 28 ; pp. 33-43 ;. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of Nonlinear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vol. 16 ; n° 3 ; pp. 161-167 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7140,146 +7244,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME DOMAIN SIMULATION OF NONLINEAR WATER WAVES USING SPECTRAL METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in numerical simulation of nonlinear water waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.129-164, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812836502_0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7289,114 +7393,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale et numérique des états de mer complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7464,51 +7568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="264210D4"/>
+    <w:nsid w:val="1445449E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7612,51 +7716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="188D6D04"/>
+    <w:nsid w:val="55F05CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7760,51 +7864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A7393B0E"/>
+    <w:nsid w:val="0835AE45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7997,51 +8101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>