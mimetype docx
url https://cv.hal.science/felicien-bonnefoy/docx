--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -569,325 +569,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
+                <w:t xml:space="preserve">High fidelity simulations of a floating offshore wind turbine in irregular waves by coupling OpenFOAM and OpenFAST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+                <w:t xml:space="preserve">Young Jun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moran Charlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+                <w:t xml:space="preserve">Sithik Aliyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 243, pp.122486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977477v1</w:t>
+                <w:t xml:space="preserve">hal-04940801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity simulations of a floating offshore wind turbine in irregular waves by coupling OpenFOAM and OpenFAST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Jun Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moran Charlou</w:t>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sithik Aliyar</w:t>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 243, pp.122486. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.122486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940801v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,818 +967,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+                <w:t xml:space="preserve">Experimental study of wave diffraction loads on a vertical circular cylinder with heave plates at deep and shallow drafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 312, pp.118970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408191v1</w:t>
+                <w:t xml:space="preserve">hal-04782793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336707v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of hydrodynamic loads induced by the motion of a vertical circular cylinder with heave plates in proximity of the free surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung-Yoon Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
+                <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118712⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.103834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782797v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of wave diffraction loads on a vertical circular cylinder with heave plates at deep and shallow drafts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Experimental study of hydrodynamic loads induced by the motion of a vertical circular cylinder with heave plates in proximity of the free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung-Yoon Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 312, pp.118970. </w:t>
+              <w:t xml:space="preserve">, 2024, 310, pp.118712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782793v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of wave feedforward control for floating wind turbines: A wave tank experiment</w:t>
+                <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Hegazy</w:t>
+                <w:t xml:space="preserve">Loic Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Naaijen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pérignon</w:t>
+                <w:t xml:space="preserve">Filip Novkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-2023-180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616820v1</w:t>
+                <w:t xml:space="preserve">hal-04509449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t>
+                <w:t xml:space="preserve">The potential of wave feedforward control for floating wind turbines: A wave tank experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Fache</w:t>
+                <w:t xml:space="preserve">Amr Hegazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Naaijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Novkoski</w:t>
+                <w:t xml:space="preserve">Yves Pérignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-2023-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509449v1</w:t>
+                <w:t xml:space="preserve">hal-04616820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of modeling fidelity on different substructure concepts for floating offshore wind turbines – Part 1: Validation of the hydrodynamic module QBlade-Ocean</w:t>
               </w:r>
@@ -1898,103 +1898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for thrust generators with application to wind turbine wave-tank testing: a sliding-mode control approach with Euler backward time-discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 146 (105894), </w:t>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional hybrid software-in-the-loop modeling approach for experimental analysis of a floating offshore wind turbine in wave tank experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,103 +2166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.-C. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Perignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2681,77 +2681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sithik Aliyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,559 +3060,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Castagna</w:t>
+                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+                <w:t xml:space="preserve">Nobuhito Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Touzé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564861v1</w:t>
+                <w:t xml:space="preserve">hal-02401526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nobuhito Mori</w:t>
+                <w:t xml:space="preserve">Saturation of the inverse cascade in surface gravity-wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fink</w:t>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Berhanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125, pp.134501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.134501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401526v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation of the inverse cascade in surface gravity-wave turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Prabhudesai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.134501⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915810v1</w:t>
+                <w:t xml:space="preserve">hal-02914100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914100v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t>
               </w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Tikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (1), pp.17-23. </w:t>
@@ -4128,295 +4128,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of solitons and extreme events in deep water surface waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Cazaubiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Semin</w:t>
+                <w:t xml:space="preserve">Florence Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.114802. </w:t>
+              <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897530v1</w:t>
+                <w:t xml:space="preserve">hal-01829955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence of solitons and extreme events in deep water surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Cazaubiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Humbert</w:t>
+                <w:t xml:space="preserve">Sébastien Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.114802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829955v1</w:t>
+                <w:t xml:space="preserve">hal-01897530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t>
               </w:r>
@@ -4662,51 +4662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t>
@@ -4757,90 +4757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of resonant interactions among surface gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Semin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 805, </w:t>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.G. Bennetts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Squire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5493,51 +5493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of non-linear deterministic prediction schemes for long-crested waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5609,51 +5609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 1.Wave basin experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,90 +5730,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.B. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Engsig-Karup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6014,64 +6014,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,51 +6139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved transient water waves technique for the experimental estimation of ship responses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,51 +6268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Discrete Probe Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6500,51 +6500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6699,51 +6699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de Houles Multidirectionnelles Complexes dans le Bassin de Centrale Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6781,64 +6781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,51 +6898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part B: Validation; Calibration versus experiments and Sample Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7002,51 +7002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part A: Formulation; Implementation and Numerical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,64 +7118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of Nonlinear Wave Maker Models in a HOS Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7568,51 +7568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1445449E"/>
+    <w:nsid w:val="67C4C29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7716,51 +7716,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55F05CEB"/>
+    <w:nsid w:val="0901A20D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7864,51 +7864,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0835AE45"/>
+    <w:nsid w:val="48274417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8101,51 +8101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>