--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,7513 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7461 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félicien BONNEFOY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felicien-bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7574-1773</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=n_Wy_p0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Centrale Nantes</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LHEEA (ECN / UMR 6598 CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Energies Marines et Océan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effets non-linéaires lors de la propagation d'onde de gravité de surface</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interaction houle-structure, étude d'éolienne flottante</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expériences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006-2008 : Post-Doc, Centrale Nantes avec P. Ferrant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2006 : Post-Doc, Oxford University, avec R. Eatock-Taylor et P.H. Taylor</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Thèse à Centrale Nantes, LMF, Modélisation Expérimentale et Numérique des états de Mer Complexes avec P. Ferrant</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2001 : Master Dynamique des Fluides et Transferts, Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000 : Agrégation de Sciences Physiques, ENSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999 : Magistère des Sciences de la Matière, ENSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-Ocean v2.1: Extensions of a nonlinear wave solver based on the High-Order Spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moran Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 323, pp.110098. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-NWT: an open-source numerical wave tank based on the High-Order Spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moran Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 325, pp.110168. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave tank testing of a multi-purpose floating platform with aquaculture, wind turbine and wave energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ohana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Horel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (3), pp.740-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00773-025-01082-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity simulations of a floating offshore wind turbine in irregular waves by coupling OpenFOAM and OpenFAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moran Charlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithik Aliyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 243, pp.122486. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2025.122486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydali Ferahtia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Ait-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ohana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.140-152. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2024.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of hydrodynamic loads induced by the motion of a vertical circular cylinder with heave plates in proximity of the free surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Yoon Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gilloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 310, pp.118712. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euler implicit time-discretization of multivariable sliding-mode controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ohana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigation on deterministic prediction of ocean surface wave and wave excitation force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 142, pp.103834. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2023.103834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of wave diffraction loads on a vertical circular cylinder with heave plates at deep and shallow drafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seung-Yoon Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 312, pp.118970. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of soliton gases in deep-water surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Fache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Novkoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (3), pp.034207. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.109.034207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of wave feedforward control for floating wind turbines: A wave tank experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Hegazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Naaijen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pérignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of modeling fidelity on different substructure concepts for floating offshore wind turbines – Part 1: Validation of the hydrodynamic module QBlade-Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Behrens de Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Perez-Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Saverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Marten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Papi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.623 - 649. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/wes-9-623-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for thrust generators with application to wind turbine wave-tank testing: a sliding-mode control approach with Euler backward time-discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (105894), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2024.105894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional hybrid software-in-the-loop modeling approach for experimental analysis of a floating offshore wind turbine in wave tank experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Mojallizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.118390. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.118390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time phase-resolved ocean wave prediction in directional wave fields: Enhanced algorithm and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.-C. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leroy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 276, pp.114212. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.114212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seakeeping Behaviour of a Flettner Rotors-Propelled Catamaran in Beam Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Payne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sailing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (01), pp.96-117. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5957/jst/2023.8.6.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction and manipulation of hydrodynamic rogue waves via nonlinear spectral engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Roberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady El</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Tovbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (5), pp.054401. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dispersion relation in integrable turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.10386. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-14209-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical coupling strategy using HOS-OpenFOAM-MoorDyn for OC3 Hywind SPAR type platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sithik Aliyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sriram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 263, pp.112206. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of rogue waves in isotropic wave fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Falcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 943 (A26), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An LDV based method to quantify the error of PC-MRI derived Wall Shear Stress measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.4112. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-83633-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the inverse cascade in surface gravity-wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, pp.134501. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.134501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Peregrine solitons in integrable turbulence of deep water gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Prabhudesai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.082801(R). </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.082801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental reconstruction of extreme sea waves by time reversal principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuhito Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Chabchoub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 884, pp.A20. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Spectral Synthesis of Soliton Gas in Deep-Water Surface Gravity Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (26), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.264101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical assessment of deterministic nonlinear ocean waves prediction algorithms using non-uniformly sampled wave gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan T. Grilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.107659. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From modulational instability to focusing dam breaks in water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Tikan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Suret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.034802. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.034802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro validation of 4D flow MRI measurements with an experimental pulsatile flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paul-Gilloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence of solitons and extreme events in deep water surface waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.114802. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.114802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-similar gravity wave spectra resulting from the modulation of bound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Cazaubiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (5), pp.054801. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of breaking waves using the High-Order Spectral method with laboratory experiments: Wave-breaking onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betsy Seiffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocemod.2017.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicability and limitations of highly non-linear potential flow solvers in the context of water waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142, pp.233-244. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation expérimentale en bassin à vagues des interactions résonantes à quatre ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.56 - 63. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of resonant interactions among surface gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Haudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 805, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the equivalence of unidirectional rogue waves detected in periodic simulations and reproduced in numerical wave tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.346-358. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOS-ocean: Open-source solver for nonlinear waves in open ocean based on High-Order Spectral method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the basin boundary conditions in gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutiérrez-Matus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 781, pp.196 - 225. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2015.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-ideal power take-off on the energy absorption of reactively controlled one degree of freedom wave energy converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Babarit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.236-243. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 2. Modal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Bennetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.629-652. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of non-linear deterministic prediction schemes for long-crested waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.284-292. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2012.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroelastic response of floating elastic discs to regular waves. Part 1.Wave basin experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Bennetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Squire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 723, pp.604-628. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of two fast nonlinear free-surface water wave models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Bingham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Engsig-Karup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1818-1834. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified High-Order Spectral method for wavemaker modeling in a numerical wave tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, http://dx.doi.org/10.1016/j.euromechflu.2012.01.017. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Babarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gentaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.264-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved transient water waves technique for the experimental estimation of ship responses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux de Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (3), pp.456-466. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic Reconstruction and Prediction of Nonlinear Wave Fields using Discrete Probe Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (10), pp.913-918. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Higher Order Spectral Solution for a Two-Dimensional Moving Load on Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 621, pp.215-242. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112008004849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux de Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J OFFSHORE MECH ARCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.Vol. 130 ; n°3 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Large Angle Bimodal Sea States using a Single Segmented Wavemaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roux de Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Offshore Mechanics and Arctic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (3), pp.031008-1-10. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2904953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de Houles Multidirectionnelles Complexes dans le Bassin de Centrale Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux de Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARTH SCI INFORM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (5), pp.601-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D HOS simulations of extreme waves in open seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (1), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-7-109-2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part B: Validation; Calibration versus experiments and Sample Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Spectral 3D Time-Domain Model for Second-Order Simulation of Wavetank Experiments. Part A: Formulation; Implementation and Numerical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 28 ; pp. 33-43 ;. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2006.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Validation of Nonlinear Wave Maker Models in a HOS Numerical Wave Tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 16 ; n° 3 ; pp. 161-167 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME DOMAIN SIMULATION OF NONLINEAR WATER WAVES USING SPECTRAL METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducrozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in numerical simulation of nonlinear water waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.129-164, 2010, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812836502_0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation expérimentale et numérique des états de mer complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Bonnefoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7568,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67C4C29B"/>
+    <w:nsid w:val="94FF1B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7716,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0901A20D"/>
+    <w:nsid w:val="4E28FBC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7864,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48274417"/>
+    <w:nsid w:val="4B318274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8101,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-bonnefoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7574-1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=n_Wy_p0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moran Charlou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110098" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ohana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Horel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Merrien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01082-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jun Kim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sithik Aliyar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.122486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05554263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.01.031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782797v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Yoon Han" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gilloteaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2023.103834" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118970" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Fache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Copie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Novkoski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.034207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Hegazy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Naaijen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves P&#233;rignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-2023-180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Behrens de Luna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Perez-Becker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saverin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Papi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-623-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408203v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2024.105894" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mojallizadeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.118390" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.114212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493304v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pili" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Payne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.6.96" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Tikan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Bonnefoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tovbis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Prabhudesai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14209-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112206" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Falcon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.436" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Cazaubiel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Berhanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.134501" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.082801" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuhito Mori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.939" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099411v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Suret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.264101" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desmars" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.034802" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897530v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.114802" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829955v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haudin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054801" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsy Seiffert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2017.09.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2017.07.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Haudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341862v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.576" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.03.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.02.017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Genest" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Clement" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2014.09.001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145169v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Bennetts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Squire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.124" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blondel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2012.10.014" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR64QT6H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.123" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Bingham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Engsig-Karup" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPZVPNW3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2012.01.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V82JHG14-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.01.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8M30H3H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145087v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2010.03.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LX7F7VFH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798968v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Meylan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112008004849" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9124D2ED2D89C654A68581DBFC5234B8BCB243E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798953v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185443v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux de Reilhac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2904953" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798951v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-7-109-2007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798946v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2006.05.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9QXT4KZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457312v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812836502_0004" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>