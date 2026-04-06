--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2597BF57"/>
+    <w:nsid w:val="553C5153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>