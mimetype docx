--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="553C5153"/>
+    <w:nsid w:val="612F21B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>