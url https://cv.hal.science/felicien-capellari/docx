--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félicien Capellari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ArchéologueDocteur en préhistoire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felicien-capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur les comportements techniques et socio-économiques au Pleistocène moyen en Europe.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic Core-Flake Industries in Western Europe: Techno-Functional Study of Layer « L» of Caune de l’Arago Cave (Tautavel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional original study led on Soucy 3P serie (Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert−cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA. Beyond use-wear traces: tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert−cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert-Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools : a techno-functional study on flakes from bifacial shaping at Soucy 3P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018 MIS 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caune de l’Arago, Tautavel-en-Roussillon, Pyrénées-Orientales, France. Les industries paléolithiques du Pléistocène moyen et du début du Pléistocène supérieur. Tome X, Fascicule 2 : Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Batalla I Lissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fontaneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. 380p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools. A techno-functional study of the Soucy 3P assemblage (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert-Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2021, 9789464260007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du niveau L de la caune de l'Arago (Tautavel, France). Contribution au rapport de fouilles 2018 - sous la direction de C. Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpigna-Via Domitia; UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de la collection Abélanet au dépôt archéologique départemental du 66. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie. 2022, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félicien Capellari </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ArchéologueDocteur en préhistoire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felicien-capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1lIvRrYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je travaille sur les comportements techniques et socio-économiques au Pleistocène moyen en Europe.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic Core-Flake Industries in Western Europe: Techno-Functional Study of Layer « L» of Caune de l’Arago Cave (Tautavel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (3), pp.18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00092-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional original study led on Soucy 3P serie (Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert−cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWRANA. Beyond use-wear traces: tools and people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert−cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools : a techno-functional study on flakes from bifacial shaping at Soucy 3P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UISPP 2018 MIS 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools: a techno-functional study on flakes from bifacial shaping at Soucy 3P (MIS 9, Yonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert-Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° UISPP World Congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caune de l’Arago, Tautavel-en-Roussillon, Pyrénées-Orientales, France. Les industries paléolithiques du Pléistocène moyen et du début du Pléistocène supérieur. Tome X, Fascicule 2 : Le macro-outillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Batalla I Lissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fontaneil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.N.R.S. Editions. 380p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Palaeolithic stone tools. A techno-functional study of the Soucy 3P assemblage (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert-Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Beyries; Caroline Hamon; Yolaine Maigrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Use-Wear Traces. Going from tools to people by means of archaeological wear and residue analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-116, 2021, 9789464260007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du niveau L de la caune de l'Arago (Tautavel, France). Contribution au rapport de fouilles 2018 - sous la direction de C. Perrenoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpigna-Via Domitia; UMR 7194 Histoire naturelle de l'Homme Préhistorique. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de la collection Abélanet au dépôt archéologique départemental du 66. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service Régional de l'Archéologie. 2022, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report. Volcanological & Archaeological Program for Obsidian Research-Afar (Ethiopia). 5-24 April 2017 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semenew Asrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicien Capellari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR 7264 CEPAM; CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612F21B6"/>
+    <w:nsid w:val="25D340E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-capellari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00092-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert&#8722;cardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005411v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felicien-capellari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1lIvRrYAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994401v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00092-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert&#8722;cardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert-Cardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Batalla I Lissat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fontaneil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/beyond-use-wear-traces" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semenew Asrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>