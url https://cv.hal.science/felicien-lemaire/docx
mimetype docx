--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bonheur individuel et bonheur collectif, à propos des deux faces de la conception juridique du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le « droit au bonheur », une idée toujours neuve ?, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle lecture des principes constitutionnels d'indivisibilité et d'égalité dans la relation aux inégalités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Inégalités territoriales (74), pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405359v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05545054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi régionale dans les États régionaux</w:t>
               </w:r>
@@ -2088,225 +2088,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droits, protections, proximité. Mélanges en l'honneur du professeur Hervé Rihal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cavaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel-Pie Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 702 p., 2021, Collection de la Faculté de droit et des sciences sociales. Mélanges, 978-2-38194-006-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser et construire le bonheur - Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 432 p., 2021, Droit &amp; Science politique, 978-2-84934-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227556v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-02552651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
               </w:r>
@@ -2676,173 +2676,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Puissances privées et droits de l’homme : quelle définition sous l’angle du droit des libertés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Andriantsimbazovina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puissances privées et droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.51-66, 2024, 978-2-84934-805-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité nationale et citoyenneté dans le droit colonial français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arthur Braun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Stéphane Pierré-Caps, Constitution, États et peuples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.131-157, 2024, Droit comparé, 978-2-336-43182-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614878v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05405302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -2891,165 +2891,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramifications dans les systèmes juridiques – Propos introductifs</w:t>
+                <w:t xml:space="preserve">Approches générales constitutionnelles – Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.75-78, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.27-30, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407723v1</w:t>
+                <w:t xml:space="preserve">hal-05407719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches générales constitutionnelles – Propos introductifs</w:t>
+                <w:t xml:space="preserve">Ramifications dans les systèmes juridiques – Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.27-30, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.75-78, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407719v1</w:t>
+                <w:t xml:space="preserve">hal-05407723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans les politiques de diversité des collectivités territoriales. Existe-t-il une spécificité au regard des autres catégories ?</w:t>
               </w:r>
@@ -3098,242 +3098,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egalité formelle</w:t>
+                <w:t xml:space="preserve">Retour sur une formule convenue : la Ve République une “monarchie républicaineˮ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits, protections, proximité - Mélanges en l'honneur du professeur Hervé Rihal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.161-188, 2021, 978-2-38194-006-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination (Principe de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.160-163, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.278-281, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Non-discrimination (Principe de)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.278-281, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.160-163, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02898221v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - Penser et construire le bonheur - Regards croisés</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>