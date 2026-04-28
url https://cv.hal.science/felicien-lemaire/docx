--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle lecture des principes constitutionnels d'indivisibilité et d'égalité dans la relation aux inégalités territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Inégalités territoriales (74), pp.18-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bonheur individuel et bonheur collectif, à propos des deux faces de la conception juridique du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le « droit au bonheur », une idée toujours neuve ?, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545054v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05405359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi régionale dans les États régionaux</w:t>
               </w:r>
@@ -2088,225 +2088,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser et construire le bonheur - Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 432 p., 2021, Droit &amp; Science politique, 978-2-84934-541-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droits, protections, proximité. Mélanges en l'honneur du professeur Hervé Rihal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cavaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel-Pie Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 702 p., 2021, Collection de la Faculté de droit et des sciences sociales. Mélanges, 978-2-38194-006-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cavaniol</w:t>
-[...72 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02552651v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03227556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
               </w:r>
@@ -2822,234 +2822,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches générales constitutionnelles – Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.27-30, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramifications dans les systèmes juridiques – Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.75-78, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jimmy Charruau, La non-discrimination en droit public français. Un principe en devenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.5-7, 2022, À la croisée des droits, 978-2-8027-6871-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407694v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05407723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans les politiques de diversité des collectivités territoriales. Existe-t-il une spécificité au regard des autres catégories ?</w:t>
               </w:r>
@@ -3098,242 +3098,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination (Principe de)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.278-281, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.160-163, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur une formule convenue : la Ve République une “monarchie républicaineˮ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits, protections, proximité - Mélanges en l'honneur du professeur Hervé Rihal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.161-188, 2021, 978-2-38194-006-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898221v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02562986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - Penser et construire le bonheur - Regards croisés</w:t>
               </w:r>
@@ -4871,51 +4871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>