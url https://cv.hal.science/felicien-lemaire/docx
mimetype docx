--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bonheur individuel et bonheur collectif, à propos des deux faces de la conception juridique du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le « droit au bonheur », une idée toujours neuve ?, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle lecture des principes constitutionnels d'indivisibilité et d'égalité dans la relation aux inégalités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Inégalités territoriales (74), pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405359v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05545054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi régionale dans les États régionaux</w:t>
               </w:r>
@@ -583,855 +583,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souveraineté et compétence normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Souveraineté de l'Etat et supranationalité normative - Les droits européens (25), pp.127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La libre détermination des peuples. La vision du constitutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/1 Internationalisation des constitutions et consentement du peuple (32), pp.113-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Souveraineté et compétence normative</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles représentations de la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (III), Les instruments de la puissance : du prince à l’archéologue (13), pp.107-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'outre-mer, l'unité et l'indivisibilité de la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos sur la notion de « souveraineté partagée » ou sur l’apparence de remise en cause du paradigme de la souveraineté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012-4 (92), pp.821-850</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut constitutionnel de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Souveraineté de l'Etat et supranationalité normative - Les droits européens (25), pp.127-140</w:t>
+              <w:t xml:space="preserve">, 2011, Le droit constitutionnel calédonien, Dir. C. Chabrot (20), pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les nouvelles représentations de la souveraineté</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de non-discrimination dans le droit français : un principe constitutionnel qui nous manque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013 (III), Les instruments de la puissance : du prince à l’archéologue (13), pp.107-129</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Le statut constitutionnel de la Nouvelle-Calédonie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02243099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle de l’Etat unitaire français à l’épreuve de l’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Le droit constitutionnel calédonien, Dir. C. Chabrot (20), pp.121-135</w:t>
+              <w:t xml:space="preserve">, 2007, Dossier constitutionnel. Les formes d’État aujourd’hui (12), pp.233-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion de non-discrimination dans le droit français : un principe constitutionnel qui nous manque ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau statut constitutionnel de l’outre-mer français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1583 (25), pp.809-814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indivisibilité du territoire en question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Colloque d’Angers, Territoires et Etat, 26-27 avril 2002, numéro spécial 2002, pp.70-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel et l'avenir institutionnel des départements d'outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 02, pp.301</w:t>
+              <w:t xml:space="preserve">, 2002, 02, pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel et l’avenir institutionnel de la Corse (décision n° 2001-454 DC du 17 janvier 2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2002-4 (95), pp.1761-1774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409033v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05409021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du principe d’indivisibilité de la République</w:t>
               </w:r>
@@ -1754,911 +1754,1029 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;droit au bonheur&amp;quot;, une idée toujours neuve? (Revue Lumi N° 6), https://lumi.univ-corse.fr/category/numero6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Talamoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Trampus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cours de droits humains et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, 2e édition, 756 p., 2024, Amphi LMD, 978-2-297-25733-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté(s) et démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Couderc-Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 242 p., 2022, Droit &amp; Science Politique, 978-2-84934-540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonheur et bien-être dans le droit des Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fougerouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, coll. Droit et science politique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de droits humains et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gualino, 1ère édition, pp.696, 2022, Amphi LMD, 978-2-297-07127-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits, protections, proximité. Mélanges en l'honneur du professeur Hervé Rihal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cavaniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel-Pie Guiselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 702 p., 2021, Collection de la Faculté de droit et des sciences sociales. Mélanges, 978-2-38194-006-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et construire le bonheur - Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Hocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 432 p., 2021, Droit &amp; Science politique, 978-2-84934-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Cavaniol</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, Coll. Logiques juridiques, 2020, Thomas Perroud, 978-2-343-19923-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel-Pie Guiselin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin, coll. Droit et science politique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285, 2019, 978-2-84934-337-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 702 p., 2021, Collection de la Faculté de droit et des sciences sociales. Mélanges, 978-2-38194-006-9</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gauriau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cujas, 176 p., 2012, Actes &amp; études, 978-2-254-13504-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan, Coll. Logiques juridiques, 2020, Thomas Perroud, 978-2-343-19923-8</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'unité de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cujas, 247 p., 2010, Actes &amp; études, 978-2-254-10507-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, pp.285, 2019, 978-2-84934-337-1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le principe d'indivisibilité de la République - Mythe et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 292 p., 2010, L'univers des normes, 978-27535-1001-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2668,1769 +2786,1769 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité nationale et citoyenneté dans le droit colonial français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthur Braun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Stéphane Pierré-Caps, Constitution, États et peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.131-157, 2024, Droit comparé, 978-2-336-43182-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissances privées et droits de l’homme : quelle définition sous l’angle du droit des libertés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Andriantsimbazovina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Puissances privées et droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.51-66, 2024, 978-2-84934-805-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans les politiques de diversité des collectivités territoriales. Existe-t-il une spécificité au regard des autres catégories ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l’honneur de Stéphane Pierré-Caps, Constitution, États et peuples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.131-157, 2024, Droit comparé, 978-2-336-43182-6</w:t>
+              <w:t xml:space="preserve">in Bertrand Faure, Mylène Le Roux et Martine Long (Dir.), Les collectivités territoriales et les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.173-184, 2022, Au fil du débat, 978-2-7013-2173-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Approches générales constitutionnelles – Propos introductifs</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramifications dans les systèmes juridiques – Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.27-30, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.75-78, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ramifications dans les systèmes juridiques – Propos introductifs</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches générales constitutionnelles – Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Lemaire et J. Fougerouse (dir.), Bonheur et bien-être dans le droit des Etats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.75-78, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.27-30, 2022, Droit &amp; science politique, 978-2-84934-621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jimmy Charruau, La non-discrimination en droit public français. Un principe en devenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.5-7, 2022, À la croisée des droits, 978-2-8027-6871-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les femmes dans les politiques de diversité des collectivités territoriales. Existe-t-il une spécificité au regard des autres catégories ?</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une formule convenue : la Ve République une “monarchie républicaineˮ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Bertrand Faure, Mylène Le Roux et Martine Long (Dir.), Les collectivités territoriales et les femmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berger-Levrault, pp.173-184, 2022, Au fil du débat, 978-2-7013-2173-8</w:t>
+              <w:t xml:space="preserve">Droits, protections, proximité - Mélanges en l'honneur du professeur Hervé Rihal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Juridiques de Poitiers, pp.161-188, 2021, 978-2-38194-006-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-discrimination (Principe de)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egalité formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.278-281, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.160-163, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Egalité formelle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-discrimination (Principe de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Tharaud et Caroline Boyer-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire juridique de l'égalité et de la non-discrimination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.160-163, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.278-281, 2021, Le droit aujourd'hui, 978-2-343-21863-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - Penser et construire le bonheur - Regards croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Félicien Lemaire et Anne-Sophie Hocquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser et construire le bonheur - Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.19-26, 2021, Droit &amp; Science politique, 978-2-84934-541-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs - Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Borrillo et Félicien Lemaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre, Actes du colloque d’Angers, 10-12 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-22, 2020, 978-2-343-19923-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le bonheur moteur de l’avancée des droits »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale du bonheur, dir. François Durpaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche Midi, pp.189-195, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Daniel Borrillo et Félicien Lemaire. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la distinction entre le bonheur et le bien-être dans le constitutionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Mare &amp; Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discriminations fondées sur le sexe, l’orientation sexuelle et l’identité de genre, Actes du colloque d’Angers, 10-12 mai 2017</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-22, 2020, 978-2-343-19923-8</w:t>
+              <w:t xml:space="preserve">Doctrine et réalité(s) du bonheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-171, 2019, 978-2-84934-337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bonheur et droits sociaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp. 239-256., 2019, 978-2-84934-337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03240583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs - Doctrines et réalité(s) du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Félicien LEMAIRE et Serge BLONDEL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctrines et réalité(s) du bonheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mare &amp; Martin, pp.15-21, 2019, Droit &amp; science politique, 978-2-84934-337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - L'effectivité des normes internationales face aux spécificités régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du droit à l'éducation à la protection de l'enfance - Entre bonheur et bien-être, dir. Jacques Fialaire, Actes du colloque organisé le 2 juin 2017 à la Cité des congrès de Nantes Métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LexisNexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-80, 2018, 978-2-7110-3008-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs&amp;quot; - La beauté : aspects juridiques et politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La beauté : aspects juridiques et politiques, Dir. Jimmy Charruau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.15-19, 2016, 979-10-90426-50-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un peuple dans la République ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'unité de la République et la diversité culturelle, dir. Olivier Desaulnay et Mathieu Maisonneuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.13-23, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonheur, un principe constitutionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux confins du droit : Mélanges-Hommage amical à Xavier Martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, LGDJ-Lextenso éditions, pp.271-284, 2015, 979-10-90426-47-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in F. Lemaire (dir.), De l’unité de l’Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cujas, pp.5-13, 2010, Actes &amp; études, 978-2-254-10507-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’Etat unitaire français à l’épreuve de l’outre-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in J. Fougerouse (dir.), L’Etat régional. Une nouvelle forme d’Etat ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.355-371, 2009, 978-2802725916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de peuple dans la Constitution de 1958</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. Chagnollaud (dir.), Les 50 ans de la Constitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEXISNEXIS, pp.43-59, 2008, LITEC JURIS-CLA, 978-2-7110-1117-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in J. Andriantsimbazovina, H. Gaudin, J.-P. Marguénaud, S. Rials et F. Sudre (dir.), Dictionnaire des droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Puf, pp.901-905, 2008, Quadrige, 978-2-13-057024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distinction souveraineté nationale - souveraineté populaire sous la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. Maillard-Desgrées du Loû (dir.), Les évolutions de la souveraineté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montchrestien, pp.19-35, 2006, Les grands colloques, 2-7076-1444-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,291 +4558,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce le rôle de l'État de produire du bonheur ? Non, il n'a qu'une obligation de moyens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des chercheurs partent sur la piste du bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourra-t-on un jour revendiquer le &amp;quot;droit au bonheur&amp;quot; devant les tribunaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bonheur est un droit que l'on doit revendiquer !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4871,51 +4989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Lemaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405359v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03211969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561674v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243459v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05408986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409021v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609612v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Talamoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Trampus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Miceli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dauphin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tomasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05406512v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;cuyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591186v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Couderc-Morandeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fougerouse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cavaniol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel-Pie Guiselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouzet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-herve-rihal-9782381940069.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03227556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hocquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borrillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/doctrine-et-realite-s-du-bonheur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauriau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04614878v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05405302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552681v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_discriminations_fondees_sur_le_sexe_l_orientation_sexuelle_et_l_identite_de_genre_daniel_borrillo_felicien_lemaire-9782343199238-65860.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02552751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02898243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03240583v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04848475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02562963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lexisnexis.fr/8210-du-droit-a-l-education-a-la-protection-de-l-enfance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407780v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407747v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05407790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561683v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02561681v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>