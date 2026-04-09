--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,475 +66,475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des sols de la bande forestière littorale et caractérisation de leurs fonctionnalités pédologiques - Catalogue des fosses pédologiques</w:t>
+                <w:t xml:space="preserve">Response of vegetative and reproductive organs of Cucurbita pepo L. Subsp pepo ‘Allegria’ exposed to aged dieldrin contamination in regards to soil concentration and plant development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jalabert</w:t>
+                <w:t xml:space="preserve">Félix Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Savignan</w:t>
+                <w:t xml:space="preserve">Grégory J V Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 499 (1-2), pp.655 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-06486-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Dieldrin in vegetable growing soils across a peri-urban agricultural area according to an adapted sampling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Félix Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory J. V. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Fayolle</w:t>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chéry</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-05404926v1</w:t>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, pp.118666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of vegetative and reproductive organs of Cucurbita pepo L. Subsp pepo ‘Allegria’ exposed to aged dieldrin contamination in regards to soil concentration and plant development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Typologie des sols de la bande forestière littorale et caractérisation de leurs fonctionnalités pédologiques - Catalogue des fosses pédologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Savignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Affholder</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delerue</w:t>
-[...28 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bordeaux Sciences Agro, 1 cours du Général de Gaulle, 33170 Gradignan. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-06486-0⟩</w:t>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04734963v1</w:t>
+                <w:t xml:space="preserve">hal-05404926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -655,51 +655,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Effectiveness, Kinetics and Costs of Three Remediation Techniques for Agricultural Soils Historically Contaminated with Dieldrin, Using Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory J.V Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -707,51 +707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -938,51 +938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savignan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J V Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06486-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J.V Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Colin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J V Cohen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-06486-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118666" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404926v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jalabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Savignan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04124401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BOR30049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J.V Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>