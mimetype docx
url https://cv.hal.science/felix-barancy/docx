--- v1 (2026-03-26)
+++ v2 (2026-05-25)
@@ -260,1171 +260,1369 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03935427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming philosophe: constructing academic and professional legitimacy in early 19th-Century France</w:t>
+                <w:t xml:space="preserve">Pierre Laromiguière : Premiers travaux métaphysiques (1785-1805)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Barancy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.30-56. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23925/politica.v13i2.74564⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Pierre Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Textes de Philosophie, 978-2-406-20488-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447926v1</w:t>
-[...614 lines deleted...]
-                <w:t xml:space="preserve">hal-04130732v1</w:t>
+                <w:t xml:space="preserve">hal-05581858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi édite-t-on les philosophes « classiques » en France au XIXe siècle ?</w:t>
+                <w:t xml:space="preserve">La consécration de Pascal-écrivain national en 1923 ou la création d’un devoir de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers du Grihl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ztr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des auteurs aux autorités. Refondation philosophique et invention du canon dans la France postrévolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 125 (1), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.251.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Penser d’ailleurs » en classe de philosophie ? L’exemple de l’enseignement des philosophies asiatiques dans le cadre de la réforme du programme du baccalauréat (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/lpa.1161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming philosophe: constructing academic and professional legitimacy in early 19th-Century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polietica Revista de Ética e Filosofia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.30-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23925/politica.v13i2.74564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;quot;invention des classiques&amp;quot; : ambivalences d’un modèle pédagogique entre contrôle moral et instrument philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Bossuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17764-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une liberté sous conditions ? La formation du canon de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.25-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14osh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célébrer Pascal en 2023 : entre raideur d'un canon et actualité d'un classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier / Pascal : quatre siècles de pensée, 3, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal aux limites de la philosophie : permanences et reconfigurations d'une figure philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 120 (120), pp.459-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.234.0459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir en éditant. Les éditions de Pascal dans la seconde moitié du XIXe siècle et la formation du canon philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Barancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astérion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 26, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.7927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.7827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04130632v1</w:t>
+                <w:t xml:space="preserve">hal-04130624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41-42, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cbp.385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cousin and the politics of philosophy</w:t>
+                <w:t xml:space="preserve">Pourquoi édite-t-on les philosophes « classiques » en France au XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Barancy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Victor Cousin, Philosophical Fragments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.14-24, 2025, 9780198866268</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.7827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la continuité entre des ordres d’enseignement : la discipline “philosophie” dans la querelle du monopole universitaire (1840-1850)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Verneuil; Renaud d'Enfert; Dominique Bret; Youenn Michel; André D. Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours : établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’information pédagogique, pp.77-90, 2026, 979-10-977126-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132113v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiser la continuité entre des degrés d’enseignement : la discipline “philosophie” dans la querelle du monopole universitaire (1840-1850)</w:t>
+                <w:t xml:space="preserve">Cousin and the politics of philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Barancy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Verneuil; André Robert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Antoine-Mahut; Daniel Whistler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours : établissements, acteurs, disciplines, pédagogies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d’information pédagogique, A paraître</w:t>
+              <w:t xml:space="preserve">Victor Cousin, Philosophical Fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-24, 2025, 9780198866268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222194v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l’éclectisme en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Barancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Antoine-Mahut; Daniel Whistler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une arme philosophique. L’éclectisme de Victor Cousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81 - 92, 2019, Actualité des classiques, 9782813002983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.2294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1492,51 +1690,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="899C0A4E"/>
+    <w:nsid w:val="2FFCF540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1723,51 +1921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-barancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8720-6303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/politica.v13i2.74564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.251.0063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872715v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17764-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.7927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.385" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.7827" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard-Granger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/victor-cousin-9780198866268?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222194v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/collections/28" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/felix-barancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8720-6303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03935427v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ENSL0028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581858v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brouillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/FbyMS01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ztr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.251.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/lpa.1161" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05447926v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/politica.v13i2.74564" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17764-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14osh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229932v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.234.0459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130624v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.7927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cbp.385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.7827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernard-Granger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/victor-cousin-9780198866268?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivescontemporaines.com/collections/28" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.2294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>