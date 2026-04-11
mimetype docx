--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Brêteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à l'université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brêteau FélixLaboratoire HisTeMé (UR 7455)Université de Caen-NormandieCourriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix.breteau@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 – 2026     ATER à l’université de Caen-Normandie au laboratoire HisTeMé (UR 7455)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2024     ATER à l’université de Lille au laboratoire IRHIS (UMR 8529)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – 2024     Doctorant en histoire au laboratoire HisTeMé (UR7455) de l’université de Caen-Normandie (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020     Enseignant vacataire à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2020     Professeur agrégé d’histoire-géographie en lycée à Ferdinand Buisson à Elbeuf et à Marguerite de Navarre à Alençon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2018     Admission au concours de l’agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2017     Master recherche en histoire moderne à l’Université de Caen (mention très bien)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015     Licence d’histoire à l’Université de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Maintenir l’ordre sonore en révolution. La dimension sonore des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro thématique « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et histoire sociale : univers sonores des contestations (XIXe- XXIe siècles) », dossier coordonné par Marion Henry et Adrien Quièvre [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Sans masques et sans culottes. Le Carnaval à Caen pendant la Révolution française, entre interdictions et résistances », publication des actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter et saisir : perquisitions et pièces à conviction lors des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4, n° 422, 2026, p. 151-172.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le bureau et la rue. Les espaces de travail des officiers de police dans le Caen révolutionnaire (1791-1799) », publication des actes de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du millénaire de Caen « Gouverner la ville. Expression, représentation et réception de pouvoirs dans la ville de Caen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n° 75, 2025, p. 157-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Redoubler de zèle pour découvrir la vérité”. Les enquêtes de police à Caen pendant la Révolution française (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2, n° 420, 2025, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre dans un ouvrage collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes policières du Comité de surveillance révolutionnaire de Caen (1793- an III) », dans Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.),</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin, « Policer la révolution, révolutionner les polices », dans Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Antony Kitts, Ludivine Bantigny, Pascal Dupuy, Olivier Feiertag et Jean-Yves Frétigné (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale, Histoire et patrimoine, Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mont-Saint-Aignan, PURH, 2022, 565p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°174, p.193-196, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent DENIS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers de Paris, Les commissaires de police en Révolution (1789-1799)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Champ Vallon, 2022, 376 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 412, n°2, p.217-220, 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent Fontana, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairer le crime, Une histoire de l’enquête pénale sous la Révolution et l’Empire (Genève 1790-1814)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, préface de Michel PORRET et postface de Daniel ROCHE, Chêne-Bourg, Suisse, Georg éditeur, 2021, 695 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 410, no 4, p.188-191, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans des colloques internationaux et congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Bâtir une administration policière : les officiers de police de Caen et leurs écritures, 1791-1799 », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur les villes de rang intermédiaire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Tours, novembre 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France à l’université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 25 au 26 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Procéder à son examen et ouverture”. Le travail d’autopsie à Caen pendant la Révolution française, une violence sans victime ? », au colloque interdisciplinaire et international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les violences médicales. Regards croisés en sciences sociales à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 24 au 25 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand la police arrête les femmes en ville (Caen, 1791-1799) », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et environnement : l’espace en révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Grenoble, le 13 juin 2025 [en ligne sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Mb1IpwiFqm4]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes judiciaire des Comités de surveillance révolutionnaires de la commune de Caen », au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Création, structuration et professionnalisation de la police judiciaire à Caen pendant la Révolution française (1789-1799) », au Réseau thématique 1 (Savoirs, travail, professions) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mise en place de la police judiciaire à Caen pendant la Révolution française : continuités et ruptures des pratiques de l’enquête pénale (1789-1799) », au Réseau thématique 8 (Sociologie du militaire : sécurité, armées et société) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications dans des séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Penser la police pendant la Révolution française pour penser l’abolitionnisme pénal » au séminaire du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements (GRAPE), en ligne, le 10 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polices, enquête, Révolution française : l'exemple de Caen », au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, pratiques et représentations de la sécurité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison de la recherche de l’université Paris VI, le 14 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comment traquer l’intime dans les archives de police pendant la Révolution ? » au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du politique, à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 24 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand les révolutionnaires font la police : l'exemple de Caen pendant la Révolution française » au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 6 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Révolutionner la police ? Le cas des enquêtes de police, Caen, 1791-1799 » aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du XIXe siècle à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Mans, les 5 et 6 juin 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation de thèse au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire moderne à l’université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 8 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;La prison est un espace clos et sordide&amp;quot; : radio et anti-carcéralisme », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 19 janvier 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Faingnaert Victor et Sire Corentin, « Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire », au* Séminaire des doctorant.e.s du laboratoire HisTeMé* à l’université de Caen-Normandie, le 29 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Faingnaert Victor, « Discussion croisée sur la recherche doctorale et la politique, l’usage citoyen de la recherche ainsi que les institutions universitaires », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 8 février 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Y-a-t-il des &amp;quot;objets sales&amp;quot; en sciences sociales ? L’exemple de l’histoire de la police », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 5 octobre 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter à Caen, pendant la Révolution (1789-1799), L'enquête pénale comme production d'un dispositif de rationalité administrative d’État », présentation de thèse au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 30 mars 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications, participations à des journées d’études, ateliers et tables rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les sages-femmes dans les enquêtes policières (Caen, 1790-1800) » aux journées d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maïeutique et violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 20 et 21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Identifier les relations homosexuelles dans les archives policières de la Révolution française : l’exemple de Caen (1790-1800) » à l’atelier jeunes chercheur·ses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher “l'homosexualité” dans les archives judiciaires :  enjeux épistémologiques, méthodologiques et politiques  (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 7 et 8 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Socio-histoire des bureaux », atelier à la MISHA à l’université de Strasbourg, le 18 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contrôler les flux urbains en révolution : une police de chair, de briques et de papiers (Caen, 1791-1799) » à la journée d’étude des doctorants de l’IMHC </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et mobilités aux époques moderne et contemporaine. Limites, résistances et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris 1 Panthéon-Sorbonne, le 4 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Caen : Enquêter dans une capitale policière en révolution (1791-1799) », « Expression, représentation et réception de pouvoirs dans la ville de Caen » à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Millénaire de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 24 mars 2025 [à venir]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que la police ? », intervention à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en histoire moderne en master 2 recherche en histoire moderne à l’université de Caen-Normandie, le 17 décembre 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«&amp;quot; Il se comet journellement des vols et brigandages en cette ville&amp;quot; : enquêter pour combattre l’acquisition illégale de biens en ville » à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Moreau Octave et Parmentier Anaïs, « Entrer en recherche après le master » à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes recherches HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 14 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Redoubler de zèle pour parvenir à découvrir la vérité&amp;quot;, Les enquêtes de police à Caen pendant la Révolution (1791-1799) », à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 février 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Coquin de voleur&amp;quot; : Les enquêteurs de police face au vol urbain pendant la Révolution, L’exemple de Caen », à la journée d’étude doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’histoire du vol : méthodes & enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’EHESS, le 24 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Hippolyte Souvay, « Limites et difficultés des sources de la violence », table ronde lors de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La violence est ce qui ne parle pas » : les traces matérielles de la violence dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École des Chartes, le 22 juin 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Les personnes de l’art&amp;quot; : les experts au service des officiers de police judiciaire (Caen, 1789-1799) », journée doctorale normande </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Organisation de séminaires, colloques et journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2025 à 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de décembre 2022 à juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2021 à 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international co-organisé par les équipes HisTeMé EA 7455 de l’université de Caen-Normandie et IDHE.S UMR CNRS 8533 (université Paris 8) à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation avec Bastien Michel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée doctorale normande à l’université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2019-2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Projet personnel de l’étudiant (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2020-2023 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Lille en 2023-2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire, socio-histoire, prépa IEP - Initiation à l’histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 socio-histoire - Méthodologie en histoire (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD (sous forme de CM) licence 1 histoire - Histoire de l’Amérique française, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM et TD licence 3 histoire - « Les vies fragiles » : travail, misère et pauvretés en Europe, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2024-2026 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire contemporaine (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 3 sciences politiques – Politique internationale (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 transpériode (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des pratiques communes du politique et de la démocratie sociale master 2 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Atelier master 2 recherche – Histoire contemporaine (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Responsabilités administratives et jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 et 2026 - Jury à l’ENS (correction des écrits du concours)2025 - Conseil de perfectionnement de la licence d'histoire de l’université de Caen-Normandie2020 - Encadrement des « Projets personnels étudiants » en L1 en 2020 à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 - Représentant des doctorant.e.s du laboratoire HisTeMé avec Charlotte Barnabé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Engagements collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2026 - Directeur de deux mémoires de recherches en master dans les parcours Histoire			et Sciences politiques à l’université de Caen-Normandie2025 - Tuteur de stage pour un étudiant en Master 1 - Histoire parcours Histoire, 				cultures et sciences politiques à l’ENS de Lyon2025 – aujourd’hui - Membre de l’Association des historiens modernistes des universités françaises 			(AHMUF)2025 – aujourd’hui - Membre du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements 			(GRAPE)2024 – aujourd’hui - Membre de l’association Histoire d’en parler (HDP)2023 – aujourd’hui  - Sociétaire de la Société des études robespierristes (SER)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées des Doctorants et des Jeunes Chercheurs de la SEAA 17-18 et de la SFEDS : Centre(s), marges, relégation aux XVII et XVIII siècles dans les îles britanniques, en Amérique du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'étude du XVIIIe siècle; Société d'études Anglo-Américaines des XVIIe et XVIIIe siècles, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Étudier la Normandie : méthodes et délimitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Octave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patard-Legendre. Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes chercheurs d’HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polices et révolutionnaires en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Mathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 354 p., 2025, 978-2-7535-9880-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145rm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redoubler de zèle pour découvrir le crime&amp;quot;. Les enquêtes de police à Caen pendant la Révolution française (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Normandie Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024NORMC021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Brêteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à l'université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brêteau FélixLaboratoire HisTeMé (UR 7455)Université de Caen-NormandieCourriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix.breteau@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 – 2026     ATER à l’université de Caen-Normandie au laboratoire HisTeMé (UR 7455)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2024     ATER à l’université de Lille au laboratoire IRHIS (UMR 8529)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – 2024     Doctorant en histoire au laboratoire HisTeMé (UR7455) de l’université de Caen-Normandie (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020     Enseignant vacataire à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2020     Professeur agrégé d’histoire-géographie en lycée à Ferdinand Buisson à Elbeuf et à Marguerite de Navarre à Alençon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2018     Admission au concours de l’agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2017     Master recherche en histoire moderne à l’Université de Caen (mention très bien)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015     Licence d’histoire à l’Université de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Maintenir l’ordre sonore en révolution. La dimension sonore des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro thématique « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et histoire sociale : univers sonores des contestations (XIXe- XXIe siècles) », dossier coordonné par Marion Henry et Adrien Quièvre [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Sans masques et sans culottes. Le Carnaval à Caen pendant la Révolution française, entre interdictions et résistances », publication des actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter et saisir : perquisitions et pièces à conviction lors des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4, n° 422, 2026, p. 151-172.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le bureau et la rue. Les espaces de travail des officiers de police dans le Caen révolutionnaire (1791-1799) », publication des actes de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du millénaire de Caen « Gouverner la ville. Expression, représentation et réception de pouvoirs dans la ville de Caen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n° 75, 2025, p. 157-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Redoubler de zèle pour découvrir la vérité”. Les enquêtes de police à Caen pendant la Révolution française (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2, n° 420, 2025, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre dans un ouvrage collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes policières du Comité de surveillance révolutionnaire de Caen (1793- an III) », dans Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.),</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin, « Policer la révolution, révolutionner les polices », dans Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Antony Kitts, Ludivine Bantigny, Pascal Dupuy, Olivier Feiertag et Jean-Yves Frétigné (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale, Histoire et patrimoine, Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mont-Saint-Aignan, PURH, 2022, 565p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°174, p.193-196, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent DENIS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers de Paris, Les commissaires de police en Révolution (1789-1799)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Champ Vallon, 2022, 376 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 412, n°2, p.217-220, 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent Fontana, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairer le crime, Une histoire de l’enquête pénale sous la Révolution et l’Empire (Genève 1790-1814)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, préface de Michel PORRET et postface de Daniel ROCHE, Chêne-Bourg, Suisse, Georg éditeur, 2021, 695 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 410, no 4, p.188-191, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans des colloques internationaux et congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Bâtir une administration policière : les officiers de police de Caen et leurs écritures, 1791-1799 », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur les villes de rang intermédiaire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Tours, novembre 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France à l’université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 25 au 26 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Procéder à son examen et ouverture”. Le travail d’autopsie à Caen pendant la Révolution française, une violence sans victime ? », au colloque interdisciplinaire et international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les violences médicales. Regards croisés en sciences sociales à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 24 au 25 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand la police arrête les femmes en ville (Caen, 1791-1799) », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et environnement : l’espace en révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Grenoble, le 13 juin 2025 [en ligne sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Mb1IpwiFqm4]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes judiciaire des Comités de surveillance révolutionnaires de la commune de Caen », au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Création, structuration et professionnalisation de la police judiciaire à Caen pendant la Révolution française (1789-1799) », au Réseau thématique 1 (Savoirs, travail, professions) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mise en place de la police judiciaire à Caen pendant la Révolution française : continuités et ruptures des pratiques de l’enquête pénale (1789-1799) », au Réseau thématique 8 (Sociologie du militaire : sécurité, armées et société) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications dans des séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Penser la police pendant la Révolution française pour penser l’abolitionnisme pénal » au séminaire du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements (GRAPE), en ligne, le 10 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polices, enquête, Révolution française : l'exemple de Caen », au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, pratiques et représentations de la sécurité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison de la recherche de l’université Paris VI, le 14 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comment traquer l’intime dans les archives de police pendant la Révolution ? » au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du politique, à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 24 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand les révolutionnaires font la police : l'exemple de Caen pendant la Révolution française » au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 6 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Révolutionner la police ? Le cas des enquêtes de police, Caen, 1791-1799 » aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du XIXe siècle à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Mans, les 5 et 6 juin 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation de thèse au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire moderne à l’université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 8 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;La prison est un espace clos et sordide&amp;quot; : radio et anti-carcéralisme », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 19 janvier 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Faingnaert Victor et Sire Corentin, « Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire », au* Séminaire des doctorant.e.s du laboratoire HisTeMé* à l’université de Caen-Normandie, le 29 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Faingnaert Victor, « Discussion croisée sur la recherche doctorale et la politique, l’usage citoyen de la recherche ainsi que les institutions universitaires », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 8 février 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Y-a-t-il des &amp;quot;objets sales&amp;quot; en sciences sociales ? L’exemple de l’histoire de la police », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 5 octobre 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter à Caen, pendant la Révolution (1789-1799), L'enquête pénale comme production d'un dispositif de rationalité administrative d’État », présentation de thèse au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 30 mars 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications, participations à des journées d’études, ateliers et tables rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les sages-femmes dans les enquêtes policières (Caen, 1790-1800) » aux journées d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maïeutique et violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 20 et 21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Identifier les relations homosexuelles dans les archives policières de la Révolution française : l’exemple de Caen (1790-1800) » à l’atelier jeunes chercheur·ses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher “l'homosexualité” dans les archives judiciaires :  enjeux épistémologiques, méthodologiques et politiques  (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 7 et 8 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Socio-histoire des bureaux », atelier à la MISHA à l’université de Strasbourg, le 18 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contrôler les flux urbains en révolution : une police de chair, de briques et de papiers (Caen, 1791-1799) » à la journée d’étude des doctorants de l’IMHC </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et mobilités aux époques moderne et contemporaine. Limites, résistances et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris 1 Panthéon-Sorbonne, le 4 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Caen : Enquêter dans une capitale policière en révolution (1791-1799) », « Expression, représentation et réception de pouvoirs dans la ville de Caen » à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Millénaire de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 24 mars 2025 [à venir]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que la police ? », intervention à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en histoire moderne en master 2 recherche en histoire moderne à l’université de Caen-Normandie, le 17 décembre 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«&amp;quot; Il se comet journellement des vols et brigandages en cette ville&amp;quot; : enquêter pour combattre l’acquisition illégale de biens en ville » à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Moreau Octave et Parmentier Anaïs, « Entrer en recherche après le master » à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes recherches HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 14 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Redoubler de zèle pour parvenir à découvrir la vérité&amp;quot;, Les enquêtes de police à Caen pendant la Révolution (1791-1799) », à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 février 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Coquin de voleur&amp;quot; : Les enquêteurs de police face au vol urbain pendant la Révolution, L’exemple de Caen », à la journée d’étude doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’histoire du vol : méthodes & enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’EHESS, le 24 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Hippolyte Souvay, « Limites et difficultés des sources de la violence », table ronde lors de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La violence est ce qui ne parle pas » : les traces matérielles de la violence dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École des Chartes, le 22 juin 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Les personnes de l’art&amp;quot; : les experts au service des officiers de police judiciaire (Caen, 1789-1799) », journée doctorale normande </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Organisation de séminaires, colloques et journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2025 à 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de décembre 2022 à juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2021 à 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international co-organisé par les équipes HisTeMé EA 7455 de l’université de Caen-Normandie et IDHE.S UMR CNRS 8533 (université Paris 8) à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation avec Bastien Michel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée doctorale normande à l’université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2019-2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Projet personnel de l’étudiant (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2020-2023 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Lille en 2023-2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire, socio-histoire, prépa IEP - Initiation à l’histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 socio-histoire - Méthodologie en histoire (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD (sous forme de CM) licence 1 histoire - Histoire de l’Amérique française, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM et TD licence 3 histoire - « Les vies fragiles » : travail, misère et pauvretés en Europe, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2024-2026 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire contemporaine (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 3 sciences politiques – Politique internationale (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 transpériode (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des pratiques communes du politique et de la démocratie sociale master 2 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Atelier master 2 recherche – Histoire contemporaine (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Responsabilités administratives et jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 et 2026 - Jury à l’ENS (correction des écrits du concours)2025 - Conseil de perfectionnement de la licence d'histoire de l’université de Caen-Normandie2020 - Encadrement des « Projets personnels étudiants » en L1 en 2020 à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 - Représentant des doctorant.e.s du laboratoire HisTeMé avec Charlotte Barnabé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Engagements collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2026 - Directeur de deux mémoires de recherches en master dans les parcours Histoire			et Sciences politiques à l’université de Caen-Normandie2025 - Tuteur de stage pour un étudiant en Master 1 - Histoire parcours Histoire, 				cultures et sciences politiques à l’ENS de Lyon2025 – aujourd’hui - Membre de l’Association des historiens modernistes des universités françaises 			(AHMUF)2025 – aujourd’hui - Membre du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements 			(GRAPE)2024 – aujourd’hui - Membre de l’association Histoire d’en parler (HDP)2023 – aujourd’hui  - Sociétaire de la Société des études robespierristes (SER)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées des Doctorants et des Jeunes Chercheurs de la SEAA 17-18 et de la SFEDS : Centre(s), marges, relégation aux XVII et XVIII siècles dans les îles britanniques, en Amérique du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'étude du XVIIIe siècle; Société d'études Anglo-Américaines des XVIIe et XVIIIe siècles, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Étudier la Normandie : méthodes et délimitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Octave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patard-Legendre. Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes chercheurs d’HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polices et révolutionnaires en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Mathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 354 p., 2025, 978-2-7535-9880-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145rm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redοubler de zèle pοur décοuvrir le crime&amp;quot;. Les enquêtes de pοlice à Caen pendant la Révοlutiοn française (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Normandie Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024NORMC021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="209F135E"/>
+    <w:nsid w:val="017EB53E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F756344E"/>
+    <w:nsid w:val="7F0D5FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A5153DCF"/>
+    <w:nsid w:val="F71D79D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="363E684D"/>
+    <w:nsid w:val="8916524A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="70CC4E7C"/>
+    <w:nsid w:val="2E736C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CD7FB535"/>
+    <w:nsid w:val="D95983BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8F9D8F7C"/>
+    <w:nsid w:val="896641CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="58E5A62E"/>
+    <w:nsid w:val="4D923D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="BC610985"/>
+    <w:nsid w:val="471FC9B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A1702DF8"/>
+    <w:nsid w:val="B4A333B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="42B28F25"/>
+    <w:nsid w:val="DF6C388A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="98D31FCB"/>
+    <w:nsid w:val="32EE0450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="A40435C2"/>
+    <w:nsid w:val="1ADD31EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>