--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Brêteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à l'université de Caen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brêteau FélixLaboratoire HisTeMé (UR 7455)Université de Caen-NormandieCourriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix.breteau@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 – 2026     ATER à l’université de Caen-Normandie au laboratoire HisTeMé (UR 7455)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2024     ATER à l’université de Lille au laboratoire IRHIS (UMR 8529)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – 2024     Doctorant en histoire au laboratoire HisTeMé (UR7455) de l’université de Caen-Normandie (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020     Enseignant vacataire à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2020     Professeur agrégé d’histoire-géographie en lycée à Ferdinand Buisson à Elbeuf et à Marguerite de Navarre à Alençon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2018     Admission au concours de l’agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2017     Master recherche en histoire moderne à l’Université de Caen (mention très bien)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015     Licence d’histoire à l’Université de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Maintenir l’ordre sonore en révolution. La dimension sonore des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro thématique « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et histoire sociale : univers sonores des contestations (XIXe- XXIe siècles) », dossier coordonné par Marion Henry et Adrien Quièvre [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Sans masques et sans culottes. Le Carnaval à Caen pendant la Révolution française, entre interdictions et résistances », publication des actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter et saisir : perquisitions et pièces à conviction lors des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4, n° 422, 2026, p. 151-172.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le bureau et la rue. Les espaces de travail des officiers de police dans le Caen révolutionnaire (1791-1799) », publication des actes de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du millénaire de Caen « Gouverner la ville. Expression, représentation et réception de pouvoirs dans la ville de Caen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n° 75, 2025, p. 157-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Redoubler de zèle pour découvrir la vérité”. Les enquêtes de police à Caen pendant la Révolution française (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2, n° 420, 2025, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre dans un ouvrage collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes policières du Comité de surveillance révolutionnaire de Caen (1793- an III) », dans Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.),</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin, « Policer la révolution, révolutionner les polices », dans Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Antony Kitts, Ludivine Bantigny, Pascal Dupuy, Olivier Feiertag et Jean-Yves Frétigné (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale, Histoire et patrimoine, Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mont-Saint-Aignan, PURH, 2022, 565p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°174, p.193-196, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent DENIS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers de Paris, Les commissaires de police en Révolution (1789-1799)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Champ Vallon, 2022, 376 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 412, n°2, p.217-220, 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent Fontana, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairer le crime, Une histoire de l’enquête pénale sous la Révolution et l’Empire (Genève 1790-1814)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, préface de Michel PORRET et postface de Daniel ROCHE, Chêne-Bourg, Suisse, Georg éditeur, 2021, 695 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 410, no 4, p.188-191, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans des colloques internationaux et congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Bâtir une administration policière : les officiers de police de Caen et leurs écritures, 1791-1799 », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur les villes de rang intermédiaire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Tours, novembre 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France à l’université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 25 au 26 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Procéder à son examen et ouverture”. Le travail d’autopsie à Caen pendant la Révolution française, une violence sans victime ? », au colloque interdisciplinaire et international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les violences médicales. Regards croisés en sciences sociales à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 24 au 25 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand la police arrête les femmes en ville (Caen, 1791-1799) », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et environnement : l’espace en révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Grenoble, le 13 juin 2025 [en ligne sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Mb1IpwiFqm4]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes judiciaire des Comités de surveillance révolutionnaires de la commune de Caen », au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Création, structuration et professionnalisation de la police judiciaire à Caen pendant la Révolution française (1789-1799) », au Réseau thématique 1 (Savoirs, travail, professions) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mise en place de la police judiciaire à Caen pendant la Révolution française : continuités et ruptures des pratiques de l’enquête pénale (1789-1799) », au Réseau thématique 8 (Sociologie du militaire : sécurité, armées et société) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications dans des séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Penser la police pendant la Révolution française pour penser l’abolitionnisme pénal » au séminaire du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements (GRAPE), en ligne, le 10 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polices, enquête, Révolution française : l'exemple de Caen », au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, pratiques et représentations de la sécurité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison de la recherche de l’université Paris VI, le 14 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comment traquer l’intime dans les archives de police pendant la Révolution ? » au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du politique, à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 24 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand les révolutionnaires font la police : l'exemple de Caen pendant la Révolution française » au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 6 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Révolutionner la police ? Le cas des enquêtes de police, Caen, 1791-1799 » aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du XIXe siècle à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Mans, les 5 et 6 juin 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation de thèse au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire moderne à l’université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 8 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;La prison est un espace clos et sordide&amp;quot; : radio et anti-carcéralisme », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 19 janvier 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Faingnaert Victor et Sire Corentin, « Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire », au* Séminaire des doctorant.e.s du laboratoire HisTeMé* à l’université de Caen-Normandie, le 29 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Faingnaert Victor, « Discussion croisée sur la recherche doctorale et la politique, l’usage citoyen de la recherche ainsi que les institutions universitaires », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 8 février 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Y-a-t-il des &amp;quot;objets sales&amp;quot; en sciences sociales ? L’exemple de l’histoire de la police », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 5 octobre 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter à Caen, pendant la Révolution (1789-1799), L'enquête pénale comme production d'un dispositif de rationalité administrative d’État », présentation de thèse au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 30 mars 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications, participations à des journées d’études, ateliers et tables rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les sages-femmes dans les enquêtes policières (Caen, 1790-1800) » aux journées d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maïeutique et violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 20 et 21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Identifier les relations homosexuelles dans les archives policières de la Révolution française : l’exemple de Caen (1790-1800) » à l’atelier jeunes chercheur·ses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher “l'homosexualité” dans les archives judiciaires :  enjeux épistémologiques, méthodologiques et politiques  (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 7 et 8 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Socio-histoire des bureaux », atelier à la MISHA à l’université de Strasbourg, le 18 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contrôler les flux urbains en révolution : une police de chair, de briques et de papiers (Caen, 1791-1799) » à la journée d’étude des doctorants de l’IMHC </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et mobilités aux époques moderne et contemporaine. Limites, résistances et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris 1 Panthéon-Sorbonne, le 4 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Caen : Enquêter dans une capitale policière en révolution (1791-1799) », « Expression, représentation et réception de pouvoirs dans la ville de Caen » à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Millénaire de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 24 mars 2025 [à venir]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que la police ? », intervention à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en histoire moderne en master 2 recherche en histoire moderne à l’université de Caen-Normandie, le 17 décembre 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«&amp;quot; Il se comet journellement des vols et brigandages en cette ville&amp;quot; : enquêter pour combattre l’acquisition illégale de biens en ville » à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Moreau Octave et Parmentier Anaïs, « Entrer en recherche après le master » à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes recherches HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 14 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Redoubler de zèle pour parvenir à découvrir la vérité&amp;quot;, Les enquêtes de police à Caen pendant la Révolution (1791-1799) », à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 février 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Coquin de voleur&amp;quot; : Les enquêteurs de police face au vol urbain pendant la Révolution, L’exemple de Caen », à la journée d’étude doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’histoire du vol : méthodes & enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’EHESS, le 24 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Hippolyte Souvay, « Limites et difficultés des sources de la violence », table ronde lors de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La violence est ce qui ne parle pas » : les traces matérielles de la violence dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École des Chartes, le 22 juin 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Les personnes de l’art&amp;quot; : les experts au service des officiers de police judiciaire (Caen, 1789-1799) », journée doctorale normande </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Organisation de séminaires, colloques et journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2025 à 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de décembre 2022 à juin 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2021 à 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international co-organisé par les équipes HisTeMé EA 7455 de l’université de Caen-Normandie et IDHE.S UMR CNRS 8533 (université Paris 8) à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation avec Bastien Michel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée doctorale normande à l’université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2019-2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Projet personnel de l’étudiant (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2020-2023 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Lille en 2023-2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire, socio-histoire, prépa IEP - Initiation à l’histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 socio-histoire - Méthodologie en histoire (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD (sous forme de CM) licence 1 histoire - Histoire de l’Amérique française, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM et TD licence 3 histoire - « Les vies fragiles » : travail, misère et pauvretés en Europe, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2024-2026 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire contemporaine (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 3 sciences politiques – Politique internationale (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 transpériode (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des pratiques communes du politique et de la démocratie sociale master 2 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Atelier master 2 recherche – Histoire contemporaine (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Responsabilités administratives et jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 et 2026 - Jury à l’ENS (correction des écrits du concours)2025 - Conseil de perfectionnement de la licence d'histoire de l’université de Caen-Normandie2020 - Encadrement des « Projets personnels étudiants » en L1 en 2020 à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 - Représentant des doctorant.e.s du laboratoire HisTeMé avec Charlotte Barnabé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Engagements collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2026 - Directeur de deux mémoires de recherches en master dans les parcours Histoire			et Sciences politiques à l’université de Caen-Normandie2025 - Tuteur de stage pour un étudiant en Master 1 - Histoire parcours Histoire, 				cultures et sciences politiques à l’ENS de Lyon2025 – aujourd’hui - Membre de l’Association des historiens modernistes des universités françaises 			(AHMUF)2025 – aujourd’hui - Membre du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements 			(GRAPE)2024 – aujourd’hui - Membre de l’association Histoire d’en parler (HDP)2023 – aujourd’hui  - Sociétaire de la Société des études robespierristes (SER)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées des Doctorants et des Jeunes Chercheurs de la SEAA 17-18 et de la SFEDS : Centre(s), marges, relégation aux XVII et XVIII siècles dans les îles britanniques, en Amérique du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'étude du XVIIIe siècle; Société d'études Anglo-Américaines des XVIIe et XVIIIe siècles, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Étudier la Normandie : méthodes et délimitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Octave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patard-Legendre. Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes chercheurs d’HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polices et révolutionnaires en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Mathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 354 p., 2025, 978-2-7535-9880-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145rm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redοubler de zèle pοur décοuvrir le crime&amp;quot;. Les enquêtes de pοlice à Caen pendant la Révοlutiοn française (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Normandie Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024NORMC021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId26"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Félix Brêteau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">ATER à l'université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brêteau FélixLaboratoire HisTeMé (EA 7455)Université de Caen-NormandieCourriel : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">felix.breteau@unicaen.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 – 2026     ATER à l’université de Caen-Normandie au laboratoire HisTeMé (EA 7455)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2024     ATER à l’université de Lille au laboratoire IRHIS (UMR 8529)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020 – 2024     Doctorant en histoire au laboratoire HisTeMé (UR7455) de l’université de Caen-Normandie (2020-2024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020     Enseignant vacataire à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2020     Professeur agrégé d’histoire-géographie en lycée à Ferdinand Buisson à Elbeuf et à Marguerite de Navarre à Alençon</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2018     Admission au concours de l’agrégation d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 – 2017     Master recherche en histoire moderne à l’Université de Caen (mention très bien)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 – 2015     Licence d’histoire à l’Université de Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Maintenir l’ordre sonore en révolution. La dimension sonore des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro thématique « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et histoire sociale : univers sonores des contestations (XIXe- XXIe siècles) », dossier coordonné par Marion Henry et Adrien Quièvre [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter et saisir : perquisitions et pièces à conviction lors des enquêtes de police dans le Caen révolutionnaire (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 4, n° 422, 2026, p. 151-172.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Le bureau et la rue. Les espaces de travail des officiers de police dans le Caen révolutionnaire (1791-1799) », publication des actes de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du millénaire de Caen « Gouverner la ville. Expression, représentation et réception de pouvoirs dans la ville de Caen »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, n° 75, 2025, p. 157-178.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Redoubler de zèle pour découvrir la vérité”. Les enquêtes de police à Caen pendant la Révolution française (1791-1799) », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2, n° 420, 2025, p. 199-208.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre dans un ouvrage collectif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Sans masques et sans culottes. Le Carnaval à Caen pendant la Révolution française, entre interdictions et résistances », publication des actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [à paraître].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes policières du Comité de surveillance révolutionnaire de Caen (1793- an III) », dans Brêteau Félix, Hippler Thomas, Mathan Anne (de), Milliot Vincent, Sire Corentin (dir.),</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin, « Policer la révolution, révolutionner les polices », dans Brêteau Félix, Hippler Thomas, de Mathan Anne, Milliot Vincent, Sire Corentin (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et révolutions en Europe occidentale des années 1780 à la fin du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recensions d’ouvrages</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Antony Kitts, Ludivine Bantigny, Pascal Dupuy, Olivier Feiertag et Jean-Yves Frétigné (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pauvreté à la protection sociale, Histoire et patrimoine, Mélanges offerts à Yannick Marec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mont-Saint-Aignan, PURH, 2022, 565p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°174, p.193-196, 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent DENIS, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policiers de Paris, Les commissaires de police en Révolution (1789-1799)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France, Champ Vallon, 2022, 376 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 412, n°2, p.217-220, 2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Vincent Fontana, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclairer le crime, Une histoire de l’enquête pénale sous la Révolution et l’Empire (Genève 1790-1814)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, préface de Michel PORRET et postface de Daniel ROCHE, Chêne-Bourg, Suisse, Georg éditeur, 2021, 695 p. », compte-rendu d’ouvrage dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 410, no 4, p.188-191, 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications dans des colloques internationaux et congrès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Bâtir une administration policière : les officiers de police de Caen et leurs écritures, 1791-1799 », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire sur les villes de rang intermédiaire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Tours, novembre 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présidence / Chair du panel « Navigating Revolutionary Justice » à l’Annual Conference of the Society for the Study of French History </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Justice in French History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Groningue (Pays-Bas), du 30 juin au 2 juillet 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">“Negotiating peace between citizens. Conflict resolution in police investigations during the French Revolution in Caen”, à l’Annual Conference of the Society for the Study of French History </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace and Justice in French History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Groningue (Pays-Bas), du 30 juin au 2 juillet 2026 [à venir].</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Delorme Pierre-Alexandre, « Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France à l’université de Rouen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 25 au 26 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« “Procéder à son examen et ouverture”. Le travail d’autopsie à Caen pendant la Révolution française, une violence sans victime ? », au colloque interdisciplinaire et international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les violences médicales. Regards croisés en sciences sociales à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, du 24 au 25 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand la police arrête les femmes en ville (Caen, 1791-1799) », au colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et environnement : l’espace en révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Grenoble, le 13 juin 2025 [en ligne sur : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=Mb1IpwiFqm4]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les enquêtes judiciaire des Comités de surveillance révolutionnaires de la commune de Caen », au colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Création, structuration et professionnalisation de la police judiciaire à Caen pendant la Révolution française (1789-1799) », au Réseau thématique 1 (Savoirs, travail, professions) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« La mise en place de la police judiciaire à Caen pendant la Révolution française : continuités et ruptures des pratiques de l’enquête pénale (1789-1799) », au Réseau thématique 8 (Sociologie du militaire : sécurité, armées et société) du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association française de sociologie), du 6 au 9 juillet 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications dans des séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Traquer le faux monnayage en Révolution : le cas de Caen (1790-1799) » aux Doctoriales du Centre d’histoire du XIXe siècle, à l’université Paris 1 Panthéon-Sorbonne, le 11 mai mai 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Penser la police pendant la Révolution française pour penser l’abolitionnisme pénal » au séminaire du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements (GRAPE), en ligne, le 10 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Polices, enquête, Révolution française : l'exemple de Caen », au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs, pratiques et représentations de la sécurité (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Maison de la recherche de l’université Paris VI, le 14 octobre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Comment traquer l’intime dans les archives de police pendant la Révolution ? » au séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique du politique, à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 24 septembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Quand les révolutionnaires font la police : l'exemple de Caen pendant la Révolution française » au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 6 mai 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Révolutionner la police ? Le cas des enquêtes de police, Caen, 1791-1799 » aux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du XIXe siècle à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Mans, les 5 et 6 juin 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Présentation de thèse au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’histoire moderne à l’université de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 8 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;La prison est un espace clos et sordide&amp;quot; : radio et anti-carcéralisme », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 19 janvier 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Faingnaert Victor et Sire Corentin, « Institutions, contraintes, pratiques et discours : Michel Foucault pour la recherche en histoire », au* Séminaire des doctorant.e.s du laboratoire HisTeMé* à l’université de Caen-Normandie, le 29 mars 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Faingnaert Victor, « Discussion croisée sur la recherche doctorale et la politique, l’usage citoyen de la recherche ainsi que les institutions universitaires », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 8 février 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Y-a-t-il des &amp;quot;objets sales&amp;quot; en sciences sociales ? L’exemple de l’histoire de la police », au </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 5 octobre 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Enquêter à Caen, pendant la Révolution (1789-1799), L'enquête pénale comme production d'un dispositif de rationalité administrative d’État », présentation de thèse au séminaire pluridisciplinaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et sciences sociales à l’université de Caen-Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 30 mars 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sélection de communications, participations à des journées d’études, ateliers et tables rondes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Archives et médecine légale en révolution : le cas de Caen », à la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et usages des archives médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux Archives départementales du Val-de-Marne à Créteil, le 22 mai 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Félix Brêteau, Justine Patard-Legendre et Valentin Rhodius, « Faire de l’histoire avec des objets : approches plurielles », à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes recherches HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 7 mai 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Les sages-femmes dans les enquêtes policières (Caen, 1790-1800) » aux journées d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maïeutique et violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 20 et 21 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Identifier les relations homosexuelles dans les archives policières de la Révolution française : l’exemple de Caen (1790-1800) » à l’atelier jeunes chercheur·ses </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher “l'homosexualité” dans les archives judiciaires :  enjeux épistémologiques, méthodologiques et politiques  (XVIIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au campus Condorcet (Aubervilliers), les 7 et 8 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Socio-histoire des bureaux », atelier à la MISHA à l’université de Strasbourg, le 18 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Contrôler les flux urbains en révolution : une police de chair, de briques et de papiers (Caen, 1791-1799) » à la journée d’étude des doctorants de l’IMHC </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges et mobilités aux époques moderne et contemporaine. Limites, résistances et adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université Paris 1 Panthéon-Sorbonne, le 4 juin 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Caen : Enquêter dans une capitale policière en révolution (1791-1799) », « Expression, représentation et réception de pouvoirs dans la ville de Caen » à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du Millénaire de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, le 24 mars 2025 [à venir]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« Qu’est-ce que la police ? », intervention à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en histoire moderne en master 2 recherche en histoire moderne à l’université de Caen-Normandie, le 17 décembre 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">«&amp;quot; Il se comet journellement des vols et brigandages en cette ville&amp;quot; : enquêter pour combattre l’acquisition illégale de biens en ville » à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 décembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix, Moreau Octave et Parmentier Anaïs, « Entrer en recherche après le master » à l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes recherches HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le 14 novembre 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Redoubler de zèle pour parvenir à découvrir la vérité&amp;quot;, Les enquêtes de police à Caen pendant la Révolution (1791-1799) », à l’atelier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs Recherches actuelles sur la police (XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à la Bibliothèque de l’Arsenal, le 14 février 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Coquin de voleur&amp;quot; : Les enquêteurs de police face au vol urbain pendant la Révolution, L’exemple de Caen », à la journée d’étude doctorale </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’histoire du vol : méthodes & enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’EHESS, le 24 octobre 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Brêteau Félix et Hippolyte Souvay, « Limites et difficultés des sources de la violence », table ronde lors de la journée d’étude </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La violence est ce qui ne parle pas » : les traces matérielles de la violence dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’École des Chartes, le 22 juin 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">« &amp;quot;Les personnes de l’art&amp;quot; : les experts au service des officiers de police judiciaire (Caen, 1789-1799) », journée doctorale normande </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Organisation de séminaires, colloques et journées d’études</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2025 à 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pratiques et pensées de l’émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de décembre 2022 à juin 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires des doctorant.e.s du laboratoire HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’université de Caen-Normandie, de 2021 à 2026-Au comité d’organisation de la journée d’étude de l’École doctorale Normandie Humanités (ED558) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Travail. Acteur.ices, pratiques, enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, à l’université de Caen-Normandie, le 20 mai 2026.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation du colloque international </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices (et) révolutionnaires en Europe, des années 1780 à la fin des années 1980, Pratiques, acteurs et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international co-organisé par les équipes HisTeMé EA 7455 de l’université de Caen-Normandie et IDHE.S UMR CNRS 8533 (université Paris 8) à l’université de Caen-Normandie, du 31 mars au 1er avril 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Au comité d’organisation avec Bastien Michel, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, journée doctorale normande à l’université de Caen-Normandie, le 21 janvier 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2019-2020 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Projet personnel de l’étudiant (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2020-2023 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Initiation au commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Lille en 2023-2024 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire, socio-histoire, prépa IEP - Initiation à l’histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 socio-histoire - Méthodologie en histoire (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD (sous forme de CM) licence 1 histoire - Histoire de l’Amérique française, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CM et TD licence 3 histoire - « Les vies fragiles » : travail, misère et pauvretés en Europe, XVIe-XVIIIe siècle, (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Caen en 2024-2026 :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire moderne (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire – Commentaire de document en histoire contemporaine (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 1 histoire - Méthodologie du travail universitaire (cours et évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">TD licence 3 sciences politiques – Politique internationale (cours, évaluation en contrôle continu, surveillance et correction du contrôle terminal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Source et instruments de la recherche master 1 transpériode (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des pratiques communes du politique et de la démocratie sociale master 2 sciences politiques (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Atelier master 2 recherche – Histoire contemporaine (cours, évaluation en contrôle continu)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Responsabilités administratives et jurys</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 et 2026 - Jury à l’ENS (correction des écrits du concours)2025 - Conseil de perfectionnement de la licence d'histoire de l’université de Caen-Normandie2020 - Encadrement des « Projets personnels étudiants » en L1 en 2020 à l’université de Caen-Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mandat électif</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020-2022 - Représentant des doctorant.e.s du laboratoire HisTeMé avec Charlotte Barnabé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Engagements collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2026 - Co-direction de deux mémoires de recherches de master (parcours Sciences politiques et histoire)2026 - Référent académique pour Sciences Po Paris pour une étudiante de l'université de Caen-Normandie (parcours Sciences politiques)2026 - Membre de la Society for the Study of French History2025 - Tuteur de stage pour Souleymane Traore, étudiant en master 1 (parcours Histoire, cultures et sciences politiques) à l’ENS de Lyon2025 – aujourd’hui	Membre de l’Association des historiens modernistes des universités françaises (AHMUF)2025 – aujourd’hui	Membre du Groupe de réflexion sur l’abolitionnisme pénal et les enfermements (GRAPE)2024 – aujourd’hui	Membre de l’association Histoire d’en parler (HDP)2023 – aujourd’hui 	Sociétaire de la Société des études robespierristes (SER))</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter et saisir : perquisitions et pièces à conviction dans les enquêtes de police à Caen pendant la Révolution (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (422), https://shs-cairn-info.ezproxy.normandie-univ.fr/revue-annales-historiques-de-la-revolution-francaise-2025-4-page-151?lang=fr&amp;tab=resume</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Redoubler de zèle pour découvrir la vérité ». Les enquêtes de police à Caen pendant la Révolution française (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (420), p.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policer Caen en période de carnaval : contrôler le centre-ville, disperser la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées des Doctorants et des Jeunes Chercheurs de la SEAA 17-18 et de la SFEDS : Centre(s), marges, relégation aux XVII et XVIII siècles dans les îles britanniques, en Amérique du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française d'étude du XVIIIe siècle; Société d'études Anglo-Américaines des XVIIe et XVIIIe siècles, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde Étudier la Normandie : méthodes et délimitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Octave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patard-Legendre. Justine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier jeunes chercheurs d’HisTeMé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polices et révolutionnaires en Europe occidentale. Des années 1780 à la fin du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de Mathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hippler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Sire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 354 p., 2025, 978-2-7535-9880-5. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145rm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sans masques et sans culottes. Contrôler le centre-ville et disperser la fête lors du carnaval dans le Caen révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brêteau Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amériques du Nord et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redοubler de zèle pοur décοuvrir le crime&amp;quot;. Les enquêtes de pοlice à Caen pendant la Révοlutiοn française (1791-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Breteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Normandie Université, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024NORMC021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04998585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="017EB53E"/>
+    <w:nsid w:val="82A928D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F0D5FDA"/>
+    <w:nsid w:val="50368C92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F71D79D6"/>
+    <w:nsid w:val="F2F0143A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8916524A"/>
+    <w:nsid w:val="023B9D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E736C04"/>
+    <w:nsid w:val="37CA6A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D95983BD"/>
+    <w:nsid w:val="D78D09CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="896641CB"/>
+    <w:nsid w:val="0583C595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4D923D3F"/>
+    <w:nsid w:val="012A860B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="471FC9B5"/>
+    <w:nsid w:val="B493AB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B4A333B6"/>
+    <w:nsid w:val="DE604017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DF6C388A"/>
+    <w:nsid w:val="4B9136CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="32EE0450"/>
+    <w:nsid w:val="4BCF5E5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="1ADD31EA"/>
+    <w:nsid w:val="B00D5CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2150,51 +2150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix.breteau@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mb1IpwiFqm4]" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#234;teau F&#233;lix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Octave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patard-Legendre. Justine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04998585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix.breteau@unicaen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Mb1IpwiFqm4]" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621291v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#234;teau F&#233;lix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delorme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Breteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410852v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fresnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Octave" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patard-Legendre. Justine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milliot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145rm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04998585v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NORMC021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>