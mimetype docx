--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:67.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Félix Danos </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -75,186 +75,182 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter et montrer : deux modalités du récit d'expérience dans une application mobile de cartographie participative</w:t>
+                <w:t xml:space="preserve">Mere Noise or More than Noise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiotic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.71743/t5t0en64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888753v1</w:t>
+                <w:t xml:space="preserve">hal-05589631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silverstein et Rancière : anthropologie sémiotique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cygne Noir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
@@ -282,350 +278,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropologie sémiotique : interlocution transatlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Raconter et montrer : deux modalités du récit d'expérience dans une application mobile de cartographie participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Levesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cygne Noir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (224), pp.109-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014773v1</w:t>
+                <w:t xml:space="preserve">hal-04888753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la socialisation langagière des étudiant·e·s internationaux·ales par des ateliers cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11q9s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979076v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisiens et paysans plaisants : mise-en-registre, subjectivation politique et camouflage lors de rencontres rurales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anthropologie sémiotique : interlocution transatlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Levesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cygne Noir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10, pp.44-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 12, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1112619ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014762v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parisiens et paysans plaisants : mise-en-registre, subjectivation politique et camouflage lors de rencontres rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cygne Noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.44-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il m’a bien parlé l’bonhomme mais j’ai pas compris c’qu’il m’a dit !&amp;quot; Approche anthropologique sémiotique des discours réflexifs sur le langage en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18145/signifiances.v4i1.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -635,115 +713,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres de participation et recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Wharton; Samuel Vernet; Médéric Gasquet-Cyrus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.107-120, 2024, 9791032005354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -753,1122 +831,1122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
+                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Danos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Visual Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480583v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04822831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture collaborative de portrait d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Lascar</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Laguna, Nov 2023, La Laguna, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04822831v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture collaborative de portraits d’étudiants internationaux usagers de la ville : de l’atelier cartographique participatif au storymapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiburce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Visual Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Laguna Tenerife; Université Savoie Mont Blanc, Nov 2023, La Laguna, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres de participation et recherche participative : l’exemple d’ateliers cartographiques dans le cadre d’un projet interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès du RFS : La sociolinguistique, à quoi ça sert ? Sens, Impact, Professionalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres de participation et cartographie participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès du RFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la socialisation langagière des étudiants internationaux par des ateliers cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+                <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Acedle 2022. Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danos Félix. &amp;quot;Intellectuels et savoirs situés: experts ou chercheurs en sociolinguistique rurale?&amp;quot; Communication présentée lors de la journée d'étude de l'Atelier des doctorants de l'ED 180 : Le doctorat fait-il de nous des intellectuels? 15 avril 2016, Université Sorbonne Paris-Cité (Paris-Descartes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le doctorat fait-il de nous des intellectuels?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danos, Félix. &amp;quot;Langue(s) et territoire(s) rapports socio-discursifs de pouvoir dans la mise en frontière.&amp;quot; Communication présentée lors du colloque international jeunes chercheurs Sciences humaines et sociales, sciences du langage : Méthodologies transversales. 10-11 décembre 2015, Université Sorbonne Paris-Cité (Paris-Descartes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines et sociales, sciences du langage : Méthodologies transversales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patois des autres : rapport langue-territoire et subjectivation politique en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Paris Cité, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019UNIP5169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04000808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage, une pratique sociale. Éléments d'une sociolinguistique politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Panis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03861320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Langage, une pratique sociale. Éléments d’une sociolinguistique politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Danos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presse universitaire de Franche-Comté. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977986v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04000808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2015,51 +2093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levesque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112619ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979076v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014762v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v4i1.266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449554v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04000808v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71743/t5t0en64" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014771v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boitel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112621ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979076v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q9s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Levesque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112619ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v4i1.266" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04000808v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03861320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Panis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>